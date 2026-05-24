--- v0 (2025-12-15)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>10/03/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>ASHWIRBAD WOOD CRAFT</t>
   </si>
   <si>
     <t>Sub-Soil Investigation including liquefaction due to close proximity of railway track near the proposed 100 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Bhemtia Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000803/2024-2025</t>
   </si>
   <si>
     <t>93-HQ/JD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>R.B TESTING</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at BHEMTIA PWSS for T/W No. I and II in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000849/2024-2025</t>
+  </si>
+  <si>
+    <t>585/NMD</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1198,87 +1216,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>22.6</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>358.02</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>