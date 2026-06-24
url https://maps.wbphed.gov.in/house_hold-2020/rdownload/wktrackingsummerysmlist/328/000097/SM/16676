--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,71 @@
     <t>17/03/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>R.B TESTING</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at BHEMTIA PWSS for T/W No. I and II in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000849/2024-2025</t>
   </si>
   <si>
     <t>585/NMD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for BHEMTIA PWSS, TW NO I, under DHUPGURI CCC . APPLICATION NO. 4003444910 Reference ID : 403243717</t>
+  </si>
+  <si>
+    <t>BILL/01502/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/248</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for BHEMTIA PWSS, TW NO II, under DHUPGURI CCC. APPLICATION NO. 4003444915 Reference ID : 403243716</t>
+  </si>
+  <si>
+    <t>BILL/01503/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1279,87 +1300,205 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>22.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>20.12</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>11.38</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>389.52</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>