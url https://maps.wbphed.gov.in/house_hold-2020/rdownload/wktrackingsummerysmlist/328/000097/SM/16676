--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -92,101 +92,122 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Dhupguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>BHEMTIA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/16676</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Bhemtia PWSS i.e TW, Pump House distribution Network,OHR , RISING MAIN FHTC etc. in connection with Jal Jeevan Mission at Block-Dhupguri under Jalpaiguri Division , P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>02/JD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>08/11/2025</t>
+  </si>
+  <si>
+    <t>SCEC BOENTER KDAS JOINT VENTURE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000012/2023-2024</t>
   </si>
   <si>
     <t>156/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000135/2023-2024</t>
   </si>
   <si>
     <t>1882/JD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
-    <t>Construction of different components of Bhemtia PWSS i.e TW, Pump House distribution Network,OHR , RISING MAIN FHTC etc. in connection with Jal Jeevan Mission at Block-Dhupguri under Jalpaiguri Division , P.H.E Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>New Service Connection Charge for BHEMTIA PWSS, TW NO II, under DHUPGURI CCC. APPLICATION NO. 4003444915 Reference ID : 403243716</t>
+  </si>
+  <si>
+    <t>BILL/01503/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/248</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for BHEMTIA PWSS, TW NO I, under DHUPGURI CCC . APPLICATION NO. 4003444910 Reference ID : 403243717</t>
+  </si>
+  <si>
+    <t>BILL/01502/2024-2025</t>
+  </si>
+  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: DHUPGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/001050/2024-2025</t>
   </si>
   <si>
     <t>32/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Dhupguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
@@ -237,71 +258,50 @@
     <t>17/03/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>R.B TESTING</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at BHEMTIA PWSS for T/W No. I and II in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000849/2024-2025</t>
   </si>
   <si>
     <t>585/NMD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
-  </si>
-[...19 lines deleted...]
-    <t>BILL/01503/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,662 +830,662 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>209.41</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>96.95</v>
+      </c>
+      <c r="R3" s="4">
+        <v>46.29</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.11</v>
+        <v>16.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>209.41</v>
+        <v>4.11</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>15.32</v>
+        <v>11.38</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>86.31</v>
+        <v>20.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>2.47</v>
+        <v>15.32</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.98</v>
+        <v>86.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>22.6</v>
+        <v>2.47</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>20.12</v>
+        <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.38</v>
+        <v>22.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>389.52</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>24.89</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>