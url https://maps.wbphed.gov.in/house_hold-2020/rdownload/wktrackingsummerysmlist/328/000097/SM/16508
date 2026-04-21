--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -750,54 +750,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>9.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -963,54 +963,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>17.59</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>9.87</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>56.1</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>