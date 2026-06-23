--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -159,50 +159,68 @@
     <t>BP-2023-24-662</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>RAJGANJ WELLFEAR ORGANISATION</t>
   </si>
   <si>
     <t>Work of Operation of Chalsa Laboratory at Chalsa PWSS premises for Physical, Chemical and Bacteriological test of water sample under Jalpaiguri Division, PHE Dte. From 1st February 2023 to 31st January 2024.</t>
   </si>
   <si>
     <t>ORD/000173/2023-2024</t>
   </si>
   <si>
     <t>865/JD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Procurement of necessary Chemicals (having 2 years shelve life from date of supply) for Regular &amp; NABL related water sample testing purpose for 4 No Laboratories (including 1 No NGO Managed) under Jalpaiguri Division, PHE Dte. for 12 months.</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>1380/JD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -591,73 +609,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -811,54 +829,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P4" s="4">
         <v>0.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -929,101 +947,162 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>5.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>68.35</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>15.29</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>15.29</v>
+      </c>
+      <c r="R7" s="4">
+        <v>100</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>32.88</v>
+      </c>
+      <c r="P8" s="8">
+        <v>29.69</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>90.3</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>