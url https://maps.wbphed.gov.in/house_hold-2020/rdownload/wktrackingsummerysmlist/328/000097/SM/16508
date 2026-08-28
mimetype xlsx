--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -107,120 +107,120 @@
   <si>
     <t>SM/16508</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Procurement of Chemicals, Consumables for 04 No's laboratories under Jalpaiguri Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000450/2022-2023</t>
   </si>
   <si>
     <t>721/JD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>ARUNALOY SCIENTIFIC HOUSE</t>
   </si>
   <si>
+    <t>Work of Operation of Chalsa Laboratory at Chalsa PWSS premises for Physical, Chemical and Bacteriological test of water sample under Jalpaiguri Division, PHE Dte. From 1st February 2023 to 31st January 2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000173/2023-2024</t>
+  </si>
+  <si>
+    <t>865/JD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
     <t>Procurement of necessary Chemicals and consumables for regular &amp; NABL related water sample testing purpose of Laboratories under Jalpaiguri Division. PHE. Dte.for one month.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000078/2024-2025</t>
   </si>
   <si>
     <t>734/RWS</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
+    <t>Procurement of necessary Chemicals (having 2 years shelve life from date of supply) for Regular &amp; NABL related water sample testing purpose for 4 No Laboratories (including 1 No NGO Managed) under Jalpaiguri Division, PHE Dte. for 12 months.</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>1380/JD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
+  </si>
+  <si>
     <t>Honorarium of the LAB personnel &amp; Maintenance Charge of The Laboratory for October, November &amp; December 2023 from Office memo No-RWO/L/05 Date-19/12/2023 and Govt Memo no-PHE/WSSO/112/2827-2844 date-07/12/2015 for draft Mou regarding the agreement between NGO managing water testing laboratory &amp; PHED,Govt. of west Bengal and ORDER no-27552-27581/MC/LABS/000007/2021 Date-14/12/2022 for Enhancement of Monthly remuneration of lab personal and fund thereto</t>
   </si>
   <si>
     <t>BILL/01232/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-662</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>RAJGANJ WELLFEAR ORGANISATION</t>
-  </si>
-[...34 lines deleted...]
-    <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -823,242 +823,242 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.97</v>
+        <v>5.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.97</v>
+        <v>3.57</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>68.35</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="P5" s="4">
-        <v>1.54</v>
+        <v>0.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>5.22</v>
+        <v>15.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.57</v>
+        <v>15.29</v>
       </c>
       <c r="R6" s="4">
-        <v>68.35</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>15.29</v>
+        <v>1.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.29</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>32.88</v>