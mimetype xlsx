--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -80,120 +80,120 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Nagrakata</t>
   </si>
   <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>PIPE WATER SUPPLY SCHEME FOR KURTI TEA GARDEN</t>
+  </si>
+  <si>
+    <t>SM/16492</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of different components of Kurti Tea Garden (Zone-I, II and III) PWSS i.e, TW, Pump House, Water Distribution Network, OHR, Rising Main, FHTC etc at Block- Nagrakata under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000056/2023-2024</t>
+  </si>
+  <si>
+    <t>263/JD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>S. N. POLYMERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>PIPE WATER SUPPLY SCHEME FOR KURTI TEA GARDEN</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KURTI TEA GARDEN PWSS(TW No- I, II and III), in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000860/2023-2024</t>
   </si>
   <si>
     <t>1804/NMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
-    <t>Jalpaiguri Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>167/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>S. N. POLYMERS PVT. LTD.</t>
   </si>
   <si>
     <t>RTOR000166/2023-2024</t>
   </si>
   <si>
     <t>2038/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (MATIALI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000993/2024-2025</t>
   </si>
   <si>
     <t>13/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
@@ -785,419 +785,419 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>37.45</v>
+        <v>308.54</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>56.03</v>
+        <v>37.45</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>308.54</v>
+        <v>56.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>6.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>36.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
         <v>15.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>1.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>