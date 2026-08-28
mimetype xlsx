--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -92,176 +92,197 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Maynaguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>DAKSHIN DANGAPARA ZONE-II PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/16181</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Dakshin Dangapara PWSS Zone- II i.e, TW, Pump Houses, Water distribution Network, OHR, IEP, RISING MAIN, FHTC etc. In connection with Jal Jeevan Mission at Block Maynaguri under Jalpaiguri Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000084/2023-2024</t>
+  </si>
+  <si>
+    <t>296/JD</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>M/S SURAJIT DEY AND CO.</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DAKSHIN DANGAPARA PIPED WATER SUPPLY SCHEME , ZONE-II, TW No I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000452/2023-2024</t>
+  </si>
+  <si>
+    <t>1391/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at H/W site of Dakhindangapara Zone-II PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000087/2024-2025</t>
+  </si>
+  <si>
+    <t>1172/JD</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Part-B of Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000034/2024-2025</t>
   </si>
   <si>
     <t>941/JD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>PRITAM DUTTA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000193/2023-2024</t>
   </si>
   <si>
     <t>2032/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New Service Connection Charge for Dakshin Dangapara,Zone-II T/W-II under BHOTPATTY CCC APPLICATION NO. 4003374101 Reference ID : 403190146</t>
+  </si>
+  <si>
+    <t>BILL/00291/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/36</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for Dakshin Dangapara,Zone-II T/W-I under BHOTPATTY CCC APPLICATION NO. 4003374121 Reference ID : 403190147</t>
+  </si>
+  <si>
+    <t>BILL/00290/2024-2025</t>
+  </si>
+  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...40 lines deleted...]
-  <si>
     <t>Balance Laying Distribution System and Providing Functional House Hold Tap Connection at Dakshin Dangapara Zone II PWSS in Maynaguri Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000527/2024-2025</t>
   </si>
   <si>
     <t>109/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at H/W site of Dakhindangapara Zone-II PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, PHE DTE.</t>
-[...13 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001006/2024-2025</t>
@@ -291,71 +312,50 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...19 lines deleted...]
-    <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,831 +906,831 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.83</v>
+        <v>375.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>223.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.43</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.53</v>
+        <v>21.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.73</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>44.43</v>
+        <v>23.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>8.25</v>
+        <v>4.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>8.26</v>
+        <v>8.53</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>375.71</v>
+        <v>8.25</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>48.72</v>
+        <v>8.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>23.37</v>
+        <v>44.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>2</v>
+        <v>48.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>15.35</v>
+        <v>2</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>93.06</v>
+        <v>15.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>357.12</v>
+        <v>93.06</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>21.78</v>
+        <v>357.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1011.41</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>239.55</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>23.68</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>