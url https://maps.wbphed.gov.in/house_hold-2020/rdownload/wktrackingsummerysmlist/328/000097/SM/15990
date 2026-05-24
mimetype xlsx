--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,65 @@
     <t>13/04/2023</t>
   </si>
   <si>
     <t>08/12/2024</t>
   </si>
   <si>
     <t>SANDIP BANIK</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for MENGLASS TEA GARDEN PWSS, TW NO I,II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000454/2023-2024</t>
   </si>
   <si>
     <t>1393/NMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Balance work of Distribution System and Functional Household Tap Connection (FHTC) of Menglass Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2024-2025</t>
+  </si>
+  <si>
+    <t>1503/JD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1018,54 +1033,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>20.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.79</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1561,54 +1576,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>206.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>125.67</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>60.76</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1624,101 +1639,164 @@
       <c r="I15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>24.55</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>13.84</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>56.37</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P16" s="4">
+        <v>33.22</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>95</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>873.72</v>
+      </c>
+      <c r="P17" s="8">
+        <v>158.7</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>18.16</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>