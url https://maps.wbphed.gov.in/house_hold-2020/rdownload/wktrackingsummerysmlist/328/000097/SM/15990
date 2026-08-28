--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,270 +92,270 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>MENGLASS TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15990</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Menglass Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000016/2023-2024</t>
+  </si>
+  <si>
+    <t>40/JD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>SANDIP BANIK</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for MENGLASS TEA GARDEN PWSS, TW NO I,II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>1393/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Sinking of Modified Big Dia Tube Well 250 X 200 mm dia using MS Slotted Strainer at required depth by Reverse Rotary method of drilling for one no. tube well at Meenglass Tea Garden Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000468/2023-2024</t>
+  </si>
+  <si>
+    <t>1761/JD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for MENGLASS TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 4003266406, Reference ID : 403105525]</t>
+  </si>
+  <si>
+    <t>BILL/01279/2023-2024</t>
+  </si>
+  <si>
+    <t>23-24/158&amp;166</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for MENGLASS TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 100000093891, Reference ID : 860285651]</t>
+  </si>
+  <si>
+    <t>BILL/01280/2023-2024</t>
+  </si>
+  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Sinking of 1 (One) No Modified Big Dia Tube Well 250 X 200 mm dia using MS Slotted Strainer at required depth by Reverse Rotary method of drilling at Meanglass Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000106/2024-2025</t>
   </si>
   <si>
     <t>1416/JD</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
   </si>
   <si>
-    <t>Sinking of Modified Big Dia Tube Well 250 X 200 mm dia using MS Slotted Strainer at required depth by Reverse Rotary method of drilling for one no. tube well at Meenglass Tea Garden Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
+    <t>Balance work of Distribution System and Functional Household Tap Connection (FHTC) of Menglass Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2024-2025</t>
+  </si>
+  <si>
+    <t>1503/JD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000202/2023-2024</t>
   </si>
   <si>
     <t>2072/JD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Infrastructure development cost for new service connection at MENGLASS TG, TW NO-II, OODLABARI CCC APPLICATION NO. 100000109304 Reference ID : 860301264</t>
+  </si>
+  <si>
+    <t>BILL/00411/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/81</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
   </si>
   <si>
     <t>BILL/01301/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-693</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...16 lines deleted...]
-  <si>
     <t>New Service Connection Charge for MENGLASS TG, TW NO-II, OODLABARI CCC APPLICATION NO. 4003424052 Reference ID : 403230050</t>
   </si>
   <si>
     <t>BILL/00412/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/81</t>
-[...16 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...49 lines deleted...]
-    <t>16/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -887,903 +887,903 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.65</v>
+        <v>206.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>206.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>20.88</v>
+        <v>24.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>56.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>20.46</v>
       </c>
       <c r="Q5" s="4">
         <v>19.19</v>
       </c>
       <c r="R5" s="4">
         <v>93.79</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>6.75</v>
+        <v>0.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>34.33</v>
+        <v>3.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.74</v>
+        <v>28.65</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>0.69</v>
+        <v>20.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>3.47</v>
+        <v>33.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>33.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>3.72</v>
+        <v>6.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="P12" s="4">
-        <v>132.34</v>
+        <v>3.47</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>357.12</v>
+        <v>34.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="P14" s="4">
-        <v>206.82</v>
+        <v>0.69</v>
       </c>
       <c r="Q14" s="4">
-        <v>125.67</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>60.76</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>24.55</v>
+        <v>132.34</v>
       </c>
       <c r="Q15" s="4">
-        <v>13.84</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>56.37</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>33.22</v>
+        <v>357.12</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>873.72</v>
       </c>
       <c r="P17" s="8">
-        <v>158.7</v>
+        <v>272.67</v>
       </c>
       <c r="Q17" s="8">
-        <v>18.16</v>
+        <v>31.21</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>