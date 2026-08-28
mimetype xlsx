--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,189 +80,189 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>ELLENBURY TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15980</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of different components of Ellenburry Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000270/2023-2024</t>
+  </si>
+  <si>
+    <t>939/JD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>NARENDRA KUMAR</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>ELLENBURY TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for ELLENBURY TEA GARDEN PWSS, TW no I AND II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000420/2023-2024</t>
   </si>
   <si>
     <t>1334/NMD</t>
   </si>
   <si>
-    <t>08/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
-    <t>Jalpaiguri Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Sinking of Big Dia Tube well by Modified DTH - ODEX Method at 3rd tube well site of Ellenbari Tea Garden Piped Water Supply Scheme of Mal Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000442/2024-2025</t>
   </si>
   <si>
     <t>2318/JD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000164/2023-2024</t>
   </si>
   <si>
     <t>2020/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New Service Connection Charge for ELLENBARI TG, TW NO-II, OODLABARI CCC APPLICATION NO. 4003424570 Reference ID : 403230051</t>
+  </si>
+  <si>
+    <t>BILL/00414/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/81</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>Infrastructure development cost for new service connection at ELLENBARI TG, TW NO-I, OODLABARI CCC APPLICATION NO. 100000109307 Reference ID : 860301267</t>
   </si>
   <si>
     <t>BILL/00415/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/81</t>
-[...7 lines deleted...]
-  <si>
     <t>New Service Connection Charge for ELLENBARI TG, TW NO-I, OODLABARI CCC APPLICATION NO. 4003424572 Reference ID : 403230052</t>
   </si>
   <si>
     <t>BILL/00416/2024-2025</t>
   </si>
   <si>
     <t>Infrastructure development cost for new service connection at ELLENBARI TG, TW NO-II, OODLABARI CCC APPLICATION NO. 100000109308 Reference ID : 860301268</t>
   </si>
   <si>
     <t>BILL/00413/2024-2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>NARENDRA KUMAR</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
@@ -864,234 +864,238 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.95</v>
+        <v>175.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>44.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.55</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>28.65</v>
+        <v>21.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>17.61</v>
+        <v>28.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.28</v>
+        <v>17.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
@@ -1106,520 +1110,516 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>10.76</v>
+        <v>4.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>0.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>5.19</v>
+        <v>10.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>0.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P11" s="4">
-        <v>175.96</v>
+        <v>5.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>132.34</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>357.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
         <v>40.39</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>795.62</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>44.96</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>5.65</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>