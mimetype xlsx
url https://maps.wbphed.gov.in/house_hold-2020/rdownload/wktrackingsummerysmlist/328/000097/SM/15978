--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,273 +80,270 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>PATHARJOHRA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15978</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of different components of Patharjhora Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000067/2023-2024</t>
+  </si>
+  <si>
+    <t>346/JD.</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>19/11/2023</t>
+  </si>
+  <si>
+    <t>SRINIWAS AGARWAL</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>PATHARJOHRA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATHARJOHRA TEA GARDEN PWSS, ,TW no I,II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000857/2023-2024</t>
   </si>
   <si>
     <t>1812/NMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
-    <t>30/11/2023</t>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
-    <t>Jalpaiguri Division</t>
+    <t>Sinking of one no. Tube Well by Modified DTH - ODEX big dia tube well 200x150 mm dia for Pathorjhora piped water supply scheme i.c.w. Jal jeevan Mission at Mal Block under Jalpaiguri Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000300/2023-2024</t>
+  </si>
+  <si>
+    <t>1357/JD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Sinking of one no. Tube Well by Modified DTH - ODEX big dia tube well 200x150 mm dia for Pathorjhora piped water supply scheme i.c.w. Jal jeevan Mission at Mal Block under Jalpaiguri Division, P.H.E. Dte</t>
-[...14 lines deleted...]
-    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATHARJHORA TG PWSS at TW No. III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000400/2024-2025</t>
+  </si>
+  <si>
+    <t>1841/NMD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos Big Dia (200mm x 150mm) Tube Well by Modified DTH - ODEX Method of drilling at Patharjohra Tea Garden Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000826/2023-2024</t>
   </si>
   <si>
     <t>2750/JD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>Drilling of 200mm Big Dia Tube Well by Modified DTH-ODEX method at 2nd tube well site of Pathorjhora Tea Garden Piped Water Supply Scheme of Mal Block in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000976/2023-2024</t>
   </si>
   <si>
     <t>588/A/AE/JSSD/CAMP</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000203/2023-2024</t>
   </si>
   <si>
     <t>2062/JD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Infrastructure development cost for new service connection at PATHORJHORA TG, TW NO-III,, OODLABARI CCC APPLICATION NO. 100000117770 Reference ID : 860312410</t>
+  </si>
+  <si>
+    <t>BILL/01419/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/240</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for PATHORJHORA, T/W- I, under ODLABARI CCC, [APPLICATION NO. 4003343265, Reference ID : 403165544]</t>
+  </si>
+  <si>
+    <t>BILL/02160/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/324</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for PATHORJHORA, T/W- I, under ODLABARI CCC, [APPLICATION NO. 100000100929, Reference ID : 860293129]</t>
   </si>
   <si>
     <t>BILL/02161/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/324</t>
-[...7 lines deleted...]
-  <si>
     <t>New Service Connection Charge for PATHORJHORA, T/W-II, under ODLABARI CCC, [APPLICATION NO. 4003344810, Reference ID : 403166839]</t>
   </si>
   <si>
     <t>BILL/02162/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for PATHORJHORA TG, TW NO-III, OODLABARI CCC APPLICATION NO. 4003482918 Reference ID : 403269952</t>
   </si>
   <si>
     <t>BILL/01417/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/240</t>
-[...16 lines deleted...]
-  <si>
     <t>New Service Connection Charge for PATHORJHORA, T/W-II, under ODLABARI CCC, [APPLICATION NO. 100000101095, Reference ID : 860293135]</t>
   </si>
   <si>
     <t>BILL/02163/2023-2024</t>
   </si>
   <si>
-    <t>Construction of different components of Patharjhora Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Additional Works in connection with Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATHARJOHRA TEA GARDEN PWSS, ,TW no I,II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001368/2024-2025</t>
   </si>
   <si>
     <t>817/HQ/NMD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -915,1006 +912,1006 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>29.21</v>
+        <v>208.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>47.58</v>
       </c>
       <c r="S3" s="4">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>28.65</v>
+        <v>29.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.57</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>16.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.56</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>33.26</v>
+        <v>28.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="P7" s="4">
-        <v>4.36</v>
+        <v>14.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>77.82</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>6.09</v>
+        <v>33.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>33.38</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100.36</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>3.03</v>
+        <v>4.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.69</v>
+        <v>6.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.69</v>
+        <v>3.61</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>3.61</v>
+        <v>0.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>0.69</v>
+        <v>3.03</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="P14" s="4">
-        <v>11.24</v>
+        <v>0.69</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="P15" s="4">
-        <v>208.93</v>
+        <v>0.69</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="P16" s="4">
-        <v>14.14</v>
+        <v>11.24</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P17" s="4">
         <v>132.34</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P18" s="4">
         <v>0.54</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>493.99</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>185.99</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>37.65</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>