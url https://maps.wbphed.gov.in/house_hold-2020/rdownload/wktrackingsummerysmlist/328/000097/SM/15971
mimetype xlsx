--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -450,50 +450,68 @@
     <t>ORD/000202/2025-2026</t>
   </si>
   <si>
     <t>2001/JD</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>Continuation for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri R.W.S. Sub Division, P.H.E. Dte. for inspection of different PWSS under Jalpaiguri Sadar, Maynaguri, Kranti &amp; other Blocks. (For the period from 01/12/2025 to 31/12/2025)".</t>
   </si>
   <si>
     <t>ORD/000475/2025-2026</t>
   </si>
   <si>
     <t>2404/JD</t>
   </si>
   <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARAPATINA NUTANBUS PWSS, ZONE-I, TW no I , II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000317/2023-2024</t>
+  </si>
+  <si>
+    <t>1280/NMD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,51 +900,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1106,54 +1124,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>44.07</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1232,54 +1250,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>0.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1358,54 +1376,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>0.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1952,54 +1970,54 @@
       <c r="I18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P18" s="4">
         <v>379.06</v>
       </c>
       <c r="Q18" s="4">
-        <v>139.2</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>36.72</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -2403,87 +2421,150 @@
       </c>
       <c r="N25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P25" s="4">
         <v>0.4</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="I26" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="P26" s="4">
+        <v>22.03</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>1213.4</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>