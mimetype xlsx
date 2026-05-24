--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -419,99 +419,93 @@
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri R.W.S. Sub Division, P.H.E. Dte. for inspection of different PWSS under Jalpaiguri Sadar, Maynaguri, Kranti &amp; other Blocks. (For the period from 01/08/2025 to 30/09/2025)</t>
   </si>
   <si>
     <t>ORD/000154/2025-2026</t>
   </si>
   <si>
     <t>1735/JD</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>AJIJUL HAQUE</t>
   </si>
   <si>
-    <t>Continuation Work Order for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri R.W.S. Sub Division, P.H.E. Dte. for inspection of different PWSS under Jalpaiguri Sadar, Maynaguri, Kranti &amp; other Blocks. (For the period from 01/10/2025 to 30/11/2025)".</t>
-[...31 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARAPATINA NUTANBUS PWSS, ZONE-I, TW no I , II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000317/2023-2024</t>
   </si>
   <si>
     <t>1280/NMD</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 31.08.2024 to 29.01.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000422/2024-2025</t>
+  </si>
+  <si>
+    <t>1189/JD</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 30.01.2025 to 30.06.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000791/2024-2025</t>
+  </si>
+  <si>
+    <t>174/JD</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1124,54 +1118,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>44.07</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1250,54 +1244,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>0.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1376,54 +1370,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>0.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1970,54 +1964,54 @@
       <c r="I18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P18" s="4">
         <v>379.06</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>139.2</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>36.72</v>
       </c>
       <c r="S18" s="4">
         <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -2305,253 +2299,253 @@
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>135</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>0.8</v>
+        <v>22.03</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>19.73</v>
       </c>
       <c r="S24" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="P25" s="4">
-        <v>0.4</v>
+        <v>0.94</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O26" s="4" t="s">
-        <v>151</v>
+        <v>52</v>
       </c>
       <c r="P26" s="4">
-        <v>22.03</v>
+        <v>0.94</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
-        <v>1213.4</v>
+        <v>1214.08</v>
       </c>
       <c r="P27" s="8">
-        <v>0</v>
+        <v>146.75</v>
       </c>
       <c r="Q27" s="8">
-        <v>0</v>
+        <v>12.09</v>
       </c>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>