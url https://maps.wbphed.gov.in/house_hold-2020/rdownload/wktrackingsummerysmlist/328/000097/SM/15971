--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -462,50 +462,83 @@
     <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 31.08.2024 to 29.01.2025)</t>
   </si>
   <si>
     <t>ORD/000422/2024-2025</t>
   </si>
   <si>
     <t>1189/JD</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 30.01.2025 to 30.06.2025)</t>
   </si>
   <si>
     <t>ORD/000791/2024-2025</t>
   </si>
   <si>
     <t>174/JD</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri R.W.S. Sub Division, P.H.E. Dte. for inspection of different PWSS under Jalpaiguri Sadar, Maynaguri, Kranti &amp; other Blocks. (For the period from 01/10/2025 to 30/11/2025)".</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000202/2025-2026</t>
+  </si>
+  <si>
+    <t>2001/JD</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>Continuation for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri R.W.S. Sub Division, P.H.E. Dte. for inspection of different PWSS under Jalpaiguri Sadar, Maynaguri, Kranti &amp; other Blocks. (For the period from 01/12/2025 to 31/12/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000475/2025-2026</t>
+  </si>
+  <si>
+    <t>2404/JD</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -894,51 +927,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2478,87 +2511,213 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P26" s="4">
         <v>0.94</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>50</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>0</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>1215.28</v>
+      </c>
+      <c r="P29" s="8">
+        <v>146.75</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>12.08</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>