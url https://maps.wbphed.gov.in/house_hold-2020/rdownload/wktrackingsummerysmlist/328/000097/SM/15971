--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,284 +92,314 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>BARAPATINA NUTANBUS ZONE-I PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15971</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Barapatina Nutanbus Zone-I PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block - Jalpaiguri Sadar under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>352/JD</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>JAYANTA GHOSH</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARAPATINA NUTANBUS PWSS, ZONE-I, TW no I , II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000317/2023-2024</t>
+  </si>
+  <si>
+    <t>1280/NMD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 01.11.2023 to 31.03.2024)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000400/2023-2024</t>
+  </si>
+  <si>
+    <t>1601/JD</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>SOMNATH ROY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000138/2023-2024</t>
   </si>
   <si>
     <t>1885/JD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Continuation for the work of "Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. Dist. For the use of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi permit)."</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000570/2023-2024</t>
   </si>
   <si>
     <t>2197/JD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>SOUMEN GHOSH</t>
   </si>
   <si>
     <t>Distribution System and Functional Household Tap Connection (FHTC) for Barapatina Nutunbas Zone-I Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, P. H. E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000025/2024-2025</t>
   </si>
   <si>
     <t>735/JD</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>PROVA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 01.11.2023 to 31.03.2024)</t>
-[...14 lines deleted...]
-    <t>SOMNATH ROY</t>
+    <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 01.04.2024 to 30.08.2024)</t>
+  </si>
+  <si>
+    <t>ORD/000837/2023-2024</t>
+  </si>
+  <si>
+    <t>2946/JD</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 31.08.2024 to 29.01.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000422/2024-2025</t>
+  </si>
+  <si>
+    <t>1189/JD</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Balance portion of Jalpaiguri Sadar Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>1421/JD</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>GOURAV CONSTRUCTION CO.</t>
   </si>
   <si>
-    <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 01.04.2024 to 30.08.2024)</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000013/2024-2025</t>
   </si>
   <si>
     <t>2017/JD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month April'2024 (Vehicle No. WB 71 B 9430)</t>
   </si>
   <si>
     <t>BILL/00385/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-226</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>FILL &amp; SMILE</t>
   </si>
   <si>
     <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month May'2024 (Vehicle No. WB 78 3405)</t>
   </si>
   <si>
     <t>BILL/00387/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-227</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month May'2024 (Vehicle No. WB 71 B 9430)</t>
+  </si>
+  <si>
+    <t>BILL/00388/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-228</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for BARAPATINA NUTANBUS, ZONE-I, T/W- I, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003341706, Reference ID : 403171321]</t>
+  </si>
+  <si>
+    <t>BILL/02144/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/324</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month June'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00386/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-225</t>
+  </si>
+  <si>
+    <t>Supply of Fuel (Diesel) of Vehicle No. WB 25 K 9449 for the Month of July 2024.</t>
+  </si>
+  <si>
+    <t>BILL/00542/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-311</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARAPATINA NUTANBUS, ZONE-I, T/W- II, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003341713, Reference ID : 403171394]</t>
   </si>
   <si>
     <t>BILL/02145/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/324</t>
-[...43 lines deleted...]
-  <si>
     <t>Supply of different stationary items for office use under Jalpaiguri R.W.S Sub Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/00185/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-121</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>JALPAIGURI WHOLE SALE CONSUMER CO-OPERATIVE SOC. LTD.</t>
   </si>
   <si>
-    <t>Construction of different components of Barapatina Nutanbus Zone-I PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block - Jalpaiguri Sadar under Jalpaiguri Division, P.H.E.Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at H/W site of Barapatina Nutanbus Zone-I PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000551/2024-2025</t>
   </si>
   <si>
     <t>118/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>ALOKE DEY</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000986/2024-2025</t>
@@ -419,126 +449,96 @@
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri R.W.S. Sub Division, P.H.E. Dte. for inspection of different PWSS under Jalpaiguri Sadar, Maynaguri, Kranti &amp; other Blocks. (For the period from 01/08/2025 to 30/09/2025)</t>
   </si>
   <si>
     <t>ORD/000154/2025-2026</t>
   </si>
   <si>
     <t>1735/JD</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>AJIJUL HAQUE</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARAPATINA NUTANBUS PWSS, ZONE-I, TW no I , II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
-[...26 lines deleted...]
-    <t>26/01/2025</t>
+    <t>Continuation Work Order for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri R.W.S. Sub Division, P.H.E. Dte. for inspection of different PWSS under Jalpaiguri Sadar, Maynaguri, Kranti &amp; other Blocks. (For the period from 01/10/2025 to 30/11/2025)".</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000202/2025-2026</t>
+  </si>
+  <si>
+    <t>2001/JD</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>Continuation for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri R.W.S. Sub Division, P.H.E. Dte. for inspection of different PWSS under Jalpaiguri Sadar, Maynaguri, Kranti &amp; other Blocks. (For the period from 01/12/2025 to 31/12/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000475/2025-2026</t>
+  </si>
+  <si>
+    <t>2404/JD</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
   </si>
   <si>
     <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 30.01.2025 to 30.06.2025)</t>
   </si>
   <si>
     <t>ORD/000791/2024-2025</t>
   </si>
   <si>
     <t>174/JD</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>19/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1067,1613 +1067,1613 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>12.09</v>
+        <v>379.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>139.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>36.72</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>0.88</v>
+        <v>22.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.39</v>
+        <v>4.35</v>
       </c>
       <c r="R4" s="4">
-        <v>44.07</v>
+        <v>19.73</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>103.17</v>
+        <v>0.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.94</v>
+        <v>12.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>4.93</v>
+        <v>0.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>44.07</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.93</v>
+        <v>103.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>36.79</v>
+        <v>0.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>0.18</v>
+        <v>0.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.18</v>
+        <v>4.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="P12" s="4">
-        <v>5.36</v>
+        <v>36.79</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>13.99</v>
+        <v>0.18</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>0.21</v>
+        <v>13.99</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="P17" s="4">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="P18" s="4">
-        <v>379.06</v>
+        <v>0.21</v>
       </c>
       <c r="Q18" s="4">
-        <v>139.2</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>36.72</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="P19" s="4">
-        <v>18.75</v>
+        <v>5.36</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="I20" s="13" t="s">
+      <c r="L20" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>55.65</v>
+        <v>0.25</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I21" s="13"/>
-[...1 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>8.05</v>
+        <v>18.75</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>547.59</v>
+        <v>55.65</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>0.8</v>
+        <v>8.05</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>22.03</v>
+        <v>547.59</v>
       </c>
       <c r="Q24" s="4">
-        <v>4.35</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>19.73</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>0.94</v>
+        <v>0.8</v>
       </c>
       <c r="Q25" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>32</v>
+        <v>146</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>52</v>
+        <v>144</v>
       </c>
       <c r="P26" s="4">
-        <v>0.94</v>
+        <v>0.8</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>151</v>
+        <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="P27" s="4">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>134</v>
+        <v>47</v>
       </c>
       <c r="P28" s="4">
-        <v>0.4</v>
+        <v>0.94</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>161</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>1215.28</v>