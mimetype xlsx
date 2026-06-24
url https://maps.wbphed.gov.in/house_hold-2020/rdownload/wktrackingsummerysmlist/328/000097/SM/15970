--- v2 (2026-03-03)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,68 @@
     <t>26/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for TESIMLA PWSS, TW no I &amp; II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000328/2023-2024</t>
   </si>
   <si>
     <t>1299/NMD</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Construction of Different Components of Tesimla PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block- Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>938/JD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S RATAN KUMAR DAS GUPTA AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1155,101 +1173,164 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>23.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>82.4</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>218.57</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>105.44</v>
+      </c>
+      <c r="R10" s="4">
+        <v>48.24</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>328.22</v>
+      </c>
+      <c r="P11" s="8">
+        <v>124.43</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>37.91</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>