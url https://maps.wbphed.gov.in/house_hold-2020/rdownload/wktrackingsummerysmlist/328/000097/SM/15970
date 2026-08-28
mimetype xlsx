--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,174 +92,174 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>TESIMALA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15970</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of Different Components of Tesimla PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block- Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>938/JD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S RATAN KUMAR DAS GUPTA AND CO</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for TESIMLA PWSS, TW no I &amp; II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000328/2023-2024</t>
+  </si>
+  <si>
+    <t>1299/NMD</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000161/2023-2024</t>
   </si>
   <si>
     <t>2014/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for TESIMLA, TW NO-II, MAL CCC APPLICATION NO. 4003352318 Reference ID : 403172835</t>
   </si>
   <si>
     <t>BILL/00202/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/14</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for TESIMLA, TW NO-I, MAL CCC APPLICATION NO. 4003352315 Reference ID : 403172834</t>
   </si>
   <si>
     <t>BILL/00201/2024-2025</t>
   </si>
   <si>
     <t>Infrastructure development cost for new service connection at TESIMLA,, TW NO-I &amp; II, MAL CCC APPLICATION NO. 100000102139 Reference ID : 860293899</t>
   </si>
   <si>
     <t>BILL/00203/2024-2025</t>
   </si>
   <si>
     <t>Balance work of Distribution System and Functional Household Tap Connection (FHTC) including different components of Tesimala PWSS i.e. Tube Well, Pump House, Boundary Wall in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000547/2024-2025</t>
   </si>
   <si>
     <t>104/JD</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S RATAN KUMAR DAS GUPTA AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -791,502 +791,502 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.65</v>
+        <v>218.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>105.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.24</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>7.02</v>
+        <v>23.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.4</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.68</v>
+        <v>28.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.68</v>
+        <v>7.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>9.86</v>
+        <v>0.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>39.7</v>
+        <v>0.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>23.05</v>
+        <v>9.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>82.4</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>218.57</v>
+        <v>39.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>105.44</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>48.24</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>328.22</v>