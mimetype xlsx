--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,68 +249,50 @@
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>ARUP SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1315,150 +1297,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>547.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>676.97</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>