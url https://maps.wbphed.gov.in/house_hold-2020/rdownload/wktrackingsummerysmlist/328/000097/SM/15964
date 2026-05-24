--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,65 @@
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Balance work in connection with Laying distribution system along with providing FHTC at Tandu Piped W/S Scheme in connection with JJM at Nagrakata Block, under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2024-2025</t>
+  </si>
+  <si>
+    <t>269/JSSD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -970,54 +985,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>7.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1033,54 +1048,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>15.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>101.41</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1096,54 +1111,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>35.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>27.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>78.44</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1297,87 +1312,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>547.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P11" s="4">
+        <v>7.52</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>684.49</v>
+      </c>
+      <c r="P12" s="8">
+        <v>51.8</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>7.57</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>