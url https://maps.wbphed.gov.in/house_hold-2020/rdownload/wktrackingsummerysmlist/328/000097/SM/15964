--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,107 @@
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Balance work in connection with Laying distribution system along with providing FHTC at Tandu Piped W/S Scheme in connection with JJM at Nagrakata Block, under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000151/2024-2025</t>
   </si>
   <si>
     <t>269/JSSD</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>Deposite work other than service connection for CHHAR TANDU PWSS TW-II(SULKAPARA FATU LINE) Reference Id-860319609 Application no-100000124539</t>
+  </si>
+  <si>
+    <t>BILL/01674/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/249</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New service connection charge for CHHAR TANDU PWSS TW-II(SULKAPARA FATU LINE) Reference Id-403319115 Application no-4003548502</t>
+  </si>
+  <si>
+    <t>BILL/01675/2024-2025</t>
+  </si>
+  <si>
+    <t>New service connection charge for CHHAR TANDU PWSS TW-I(SULKAPARA PATWWARI PARA) Reference Id-403321506 Application no-4003551825</t>
+  </si>
+  <si>
+    <t>BILL/01886/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/250</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Deposite work other than service connection For CHHARTANDU PWSS TW-I(SULKAPARA ,PATWWARI PARA) Reference Id-860318866 Application no-100000124656</t>
+  </si>
+  <si>
+    <t>BILL/01887/2024-2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution System along with laying of Rising Main, Pump Connection &amp; Construction of 2 Nos. Pump House at 1st &amp; 2nd Tube Well Site of Adjacent area of Chhar Tandu and Adjacent area Piped Water Sypply Scheme of Nagrakata Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2025-2026</t>
+  </si>
+  <si>
+    <t>2498/JD</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>ARUP SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,73 +753,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1375,87 +1432,386 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="4">
         <v>7.52</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>7.97</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.68</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.68</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3.27</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>36.8</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>20</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>733.89</v>
+      </c>
+      <c r="P17" s="8">
+        <v>51.8</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>7.06</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>