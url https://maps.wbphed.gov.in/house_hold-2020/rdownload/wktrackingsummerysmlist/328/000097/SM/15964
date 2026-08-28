--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -119,125 +119,161 @@
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000422/2023-2024</t>
   </si>
   <si>
     <t>1336/NMD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>THE BANERJEE CONCERN</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at H/W site of Upper Tendu Forest (M) PWSS in connection with Jal Jeevan Mission at Block Nagrakata under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000540/2023-2024</t>
+  </si>
+  <si>
+    <t>295/JSSD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>11/11/2023</t>
+  </si>
+  <si>
+    <t>NISHITH RANJAN KARMAKAR</t>
+  </si>
+  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at H/W site of Upper Tendu Forest (M) PWSS in connection with Jal Jeevan Mission at Block Nagrakata under Jalpaiguri Division, P.H.E.Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at H/W site including rising main and interconnections of Tandu Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Nagrakata under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2024-2025</t>
   </si>
   <si>
     <t>474/JD</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>PRADIP SAHA</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. Big Dia Tube well by Modified DTH - ODEX Method at 1st &amp; 2nd tube well site of Chhar Tandu and adjacent area Piped Water Supply Scheme of Nagrakata Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000110/2024-2025</t>
   </si>
   <si>
     <t>1415/JD</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
   </si>
   <si>
+    <t>Balance work in connection with Laying distribution system along with providing FHTC at Tandu Piped W/S Scheme in connection with JJM at Nagrakata Block, under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2024-2025</t>
+  </si>
+  <si>
+    <t>269/JSSD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>New service connection charge for CHHAR TANDU PWSS TW-II(SULKAPARA FATU LINE) Reference Id-403319115 Application no-4003548502</t>
+  </si>
+  <si>
+    <t>BILL/01675/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/249</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Deposite work other than service connection for CHHAR TANDU PWSS TW-II(SULKAPARA FATU LINE) Reference Id-860319609 Application no-100000124539</t>
+  </si>
+  <si>
+    <t>BILL/01674/2024-2025</t>
+  </si>
+  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAGRAKATA, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001003/2024-2025</t>
   </si>
   <si>
     <t>23/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at Rejuvenation of Water Supply Scheme of JITI TEA GARDEN MOUZA and other Adjacent Water Supply Scheme under JJM under Nagrakata Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001135/2024-2025</t>
   </si>
   <si>
     <t>51/DSD</t>
@@ -251,120 +287,84 @@
   <si>
     <t>D.K. &amp; SONS</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
-    <t>Balance work in connection with Laying distribution system along with providing FHTC at Tandu Piped W/S Scheme in connection with JJM at Nagrakata Block, under Jalpaiguri Division, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>BILL/01675/2024-2025</t>
+    <t>Laying Distribution System along with laying of Rising Main, Pump Connection &amp; Construction of 2 Nos. Pump House at 1st &amp; 2nd Tube Well Site of Adjacent area of Chhar Tandu and Adjacent area Piped Water Sypply Scheme of Nagrakata Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2025-2026</t>
+  </si>
+  <si>
+    <t>2498/JD</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>ARUP SARKAR</t>
   </si>
   <si>
     <t>New service connection charge for CHHAR TANDU PWSS TW-I(SULKAPARA PATWWARI PARA) Reference Id-403321506 Application no-4003551825</t>
   </si>
   <si>
     <t>BILL/01886/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/250</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>Deposite work other than service connection For CHHARTANDU PWSS TW-I(SULKAPARA ,PATWWARI PARA) Reference Id-860318866 Application no-100000124656</t>
   </si>
   <si>
     <t>BILL/01887/2024-2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>ARUP SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -959,140 +959,140 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>28.65</v>
+        <v>7.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.99</v>
+        <v>28.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.96</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.64</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
@@ -1192,582 +1192,582 @@
       <c r="Q7" s="4">
         <v>27.63</v>
       </c>
       <c r="R7" s="4">
         <v>78.44</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>15.78</v>
+        <v>7.52</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13"/>
-[...3 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.23</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>547.59</v>
+        <v>7.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>7.52</v>
+        <v>15.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>7.97</v>
+        <v>1.23</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.68</v>
+        <v>547.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>0.68</v>
+        <v>36.8</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="P15" s="4">
-        <v>3.27</v>
+        <v>0.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="P16" s="4">
-        <v>36.8</v>
+        <v>3.27</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>733.89</v>