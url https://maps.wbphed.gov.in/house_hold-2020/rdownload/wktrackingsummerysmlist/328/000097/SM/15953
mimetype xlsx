--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,123 +80,123 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Dhupguri</t>
   </si>
   <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>KHUKLUNG PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15953</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of different components of Khuklung Mini PWSS ie. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Dhupguri Block, under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000274/2023-2024</t>
+  </si>
+  <si>
+    <t>1265/JD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>DEBASISH DEY</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>KHUKLUNG PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KHUKHLUNG PWSS, TW no I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000680/2023-2024</t>
   </si>
   <si>
     <t>1492/NMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>SANJIB SAHA</t>
   </si>
   <si>
-    <t>Jalpaiguri Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000144/2023-2024</t>
   </si>
   <si>
     <t>2001/JD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>DEBASISH DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,213 +747,213 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.09</v>
+        <v>63.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>37.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.75</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.73</v>
+        <v>6.09</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>63.25</v>
+        <v>0.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>70.06</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>37.79</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>53.93</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>