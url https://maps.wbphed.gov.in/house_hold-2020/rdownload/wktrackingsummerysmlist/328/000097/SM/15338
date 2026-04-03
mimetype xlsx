--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,71 @@
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>B.M CONSTRUCTION</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>New service connection charge for (reju) Angrabhasa PWSS tw-IV Application No-4003418417 Reference Id-403225912</t>
   </si>
   <si>
     <t>BILL/00366/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/81</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF ANGRABHASA PWSS at TW NO IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/001616/2023-2024</t>
+  </si>
+  <si>
+    <t>656/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -946,87 +967,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>12.6</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>93.7</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>