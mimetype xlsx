--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -835,54 +835,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>27.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.19</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -896,54 +896,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>3.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1014,88 +1014,88 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>12.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.22</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>93.7</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>25.9</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>27.64</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>