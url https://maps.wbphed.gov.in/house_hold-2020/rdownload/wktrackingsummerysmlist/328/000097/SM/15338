--- v3 (2026-05-24)
+++ v4 (2026-08-29)
@@ -89,144 +89,144 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of ANGRABHASA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15338</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of different components of Augmentation of Angrabhasa PWSS i.e. TW, Pump Houses, Boundary Walls. in connection with Jal Jeevan Mission at Block - Nagrakata under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000362/2023-2024</t>
+  </si>
+  <si>
+    <t>1436/JD</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>M/S ROY &amp; SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Engagement of Block Level Staff(Field Surveyor) through Implementation Agency for House hold survey (under ISA supervision) at Nagrakata block in Connection with JIM under Jalpaiguri Division, PHE Dte with in Jalpaiguri District.</t>
+  </si>
+  <si>
+    <t>ORD/000453/2023-2024</t>
+  </si>
+  <si>
+    <t>1287/RWS</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>B.M CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2023-2024</t>
   </si>
   <si>
     <t>1071/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of different components of Augmentation of Angrabhasa PWSS i.e. TW, Pump Houses, Boundary Walls. in connection with Jal Jeevan Mission at Block - Nagrakata under Jalpaiguri Division, P.H.E.Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF ANGRABHASA PWSS at TW NO IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/001616/2023-2024</t>
+  </si>
+  <si>
+    <t>656/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
     <t>New service connection charge for (reju) Angrabhasa PWSS tw-IV Application No-4003418417 Reference Id-403225912</t>
   </si>
   <si>
     <t>BILL/00366/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/81</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...19 lines deleted...]
-    <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,318 +753,318 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>41.27</v>
+        <v>27.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>27.72</v>
+        <v>3.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.42</v>
+        <v>3.11</v>
       </c>
       <c r="R4" s="4">
-        <v>41.19</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3.11</v>
+        <v>41.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.11</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>9</v>
+        <v>12.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.22</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>12.6</v>
+        <v>9</v>
       </c>
       <c r="Q7" s="4">
-        <v>11.37</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>90.22</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>93.7</v>