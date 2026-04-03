--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,68 +180,50 @@
     <t>BP/24-25/81</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>" New Service Connection Charge for (REJU) SAMSING TG TW NO- V, METELI CCC " APPLICATION NO.4003402758 Reference ID : 403213197</t>
   </si>
   <si>
     <t>BILL/00380/2024-2025</t>
   </si>
   <si>
     <t>" New Service Connection Charge for (REJU) SAMSING TG TW NO-III, METELI CCC " APPLICATION NO.4003402763 Reference ID :403213198</t>
   </si>
   <si>
     <t>BILL/00327/2024-2025</t>
   </si>
   <si>
     <t>"INFRA COST IRO NSC for (REJU) SAMSING TG TW NO- V, METELI CCC " APPLICATION NO.100000108221 Reference ID : 860300681</t>
   </si>
   <si>
     <t>BILL/00379/2024-2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S. D.K. DEY &amp; CO..</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF SAMSING TG AREA PWSS, TW no III,IV,V,VI,VII in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000864/2023-2024</t>
   </si>
   <si>
     <t>1810/NMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -651,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1180,201 +1162,140 @@
         <v>6.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>137.45</v>
+        <v>56.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...21 lines deleted...]
-      <c r="I11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>139.93</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>