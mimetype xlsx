--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -912,54 +912,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>17.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.24</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1201,88 +1201,88 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>56.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>43.4</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>139.93</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>41.78</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>29.85</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>