--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>"INFRA COST IRO NSC for (REJU) SAMSING TG TW NO- V, METELI CCC " APPLICATION NO.100000108221 Reference ID : 860300681</t>
   </si>
   <si>
     <t>BILL/00379/2024-2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF SAMSING TG AREA PWSS, TW no III,IV,V,VI,VII in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000864/2023-2024</t>
   </si>
   <si>
     <t>1810/NMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Construction of different components of Rejuvenation of Samsing Tea Garden Piped Water Supply Scheme i.e TW, Pump Houses, Boundary Walls, Water Distribution Network, Rising Main etc in connection with Jal Jeevan Mission at Block- Matiali under Jalpaiguri Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2023-2024</t>
+  </si>
+  <si>
+    <t>698/JD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S. D.K. DEY &amp; CO..</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1215,87 +1233,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>56.9</v>
       </c>
       <c r="Q10" s="4">
         <v>24.7</v>
       </c>
       <c r="R10" s="4">
         <v>43.4</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P11" s="4">
+        <v>137.45</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>16.12</v>
+      </c>
+      <c r="R11" s="4">
+        <v>11.73</v>
+      </c>
+      <c r="S11" s="4">
+        <v>38</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>277.38</v>
+      </c>
+      <c r="P12" s="8">
+        <v>57.9</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>20.87</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>