--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -110,159 +110,159 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna under the command area of Samsing T.G. Area piped Water Supply Scheme (Phase-II) at Matiali Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000170/2020-2021</t>
   </si>
   <si>
     <t>1304/JD</t>
   </si>
   <si>
     <t>24/11/2020</t>
   </si>
   <si>
     <t>23/01/2021</t>
   </si>
   <si>
     <t>LOKNATH CONSTRUCTIOIN</t>
   </si>
   <si>
+    <t>Construction of different components of Rejuvenation of Samsing Tea Garden Piped Water Supply Scheme i.e TW, Pump Houses, Boundary Walls, Water Distribution Network, Rising Main etc in connection with Jal Jeevan Mission at Block- Matiali under Jalpaiguri Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000140/2023-2024</t>
+  </si>
+  <si>
+    <t>698/JD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S. D.K. DEY &amp; CO..</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF SAMSING TG AREA PWSS, TW no III,IV,V,VI,VII in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000864/2023-2024</t>
+  </si>
+  <si>
+    <t>1810/NMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000081/2023-2024</t>
   </si>
   <si>
     <t>1070/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Balance work of Water Distribution Network in Chalsa Zone-I in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000838/2023-2024</t>
   </si>
   <si>
     <t>1938/JD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>ALICK DUTTA</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>"INFRA COST IRO NSC for (REJU) SAMSOING TG TW NO-III, METELI CCC " APPLICATION NO.100000107272 Reference ID : 860298682</t>
   </si>
   <si>
     <t>BILL/00323/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/81</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>" New Service Connection Charge for (REJU) SAMSING TG TW NO- V, METELI CCC " APPLICATION NO.4003402758 Reference ID : 403213197</t>
   </si>
   <si>
     <t>BILL/00380/2024-2025</t>
   </si>
   <si>
+    <t>"INFRA COST IRO NSC for (REJU) SAMSING TG TW NO- V, METELI CCC " APPLICATION NO.100000108221 Reference ID : 860300681</t>
+  </si>
+  <si>
+    <t>BILL/00379/2024-2025</t>
+  </si>
+  <si>
     <t>" New Service Connection Charge for (REJU) SAMSING TG TW NO-III, METELI CCC " APPLICATION NO.4003402763 Reference ID :403213198</t>
   </si>
   <si>
     <t>BILL/00327/2024-2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>M/S. D.K. DEY &amp; CO..</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -848,489 +848,489 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>19.77</v>
+        <v>137.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.73</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>17.21</v>
+        <v>56.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>17.08</v>
+        <v>24.7</v>
       </c>
       <c r="R5" s="4">
-        <v>99.24</v>
+        <v>43.4</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>5.79</v>
+        <v>19.77</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>17.21</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>17.08</v>
+      </c>
+      <c r="R7" s="4">
+        <v>99.24</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.68</v>
+        <v>5.79</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>6.82</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>56.9</v>
+        <v>6.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.7</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>43.4</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P11" s="4">
-        <v>137.45</v>
+        <v>0.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.12</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>11.73</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>277.38</v>