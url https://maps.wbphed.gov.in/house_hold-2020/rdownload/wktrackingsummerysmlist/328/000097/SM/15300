--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,65 @@
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE(MALDA)</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at Rejuvenation of Water Supply Scheme of JITI TEA GARDEN MOUZA and other Adjacent Water Supply Scheme under JJM under Nagrakata Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001135/2024-2025</t>
   </si>
   <si>
     <t>51/DSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
+  </si>
+  <si>
+    <t>Additional works in connection with Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF NAGRAKATA TG PWSS, TW no III &amp; IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000611/2024-2025</t>
+  </si>
+  <si>
+    <t>178/DSD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -835,54 +850,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S3" s="4">
         <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -896,54 +911,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>5.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -957,54 +972,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P5" s="4">
         <v>9.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1303,54 +1318,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P11" s="4">
         <v>85.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>75.36</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>87.95</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1364,54 +1379,54 @@
       <c r="I12" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P12" s="4">
         <v>24.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>18.87</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>78.36</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1437,87 +1452,146 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>1.23</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>161.97</v>
+      </c>
+      <c r="P15" s="8">
+        <v>114.15</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>70.48</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>