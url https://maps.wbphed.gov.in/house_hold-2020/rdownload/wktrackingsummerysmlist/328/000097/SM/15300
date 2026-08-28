--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Nagrakata Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15300</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of different components for Rejuvenation of Nagrakata Tea garden PWSS i.e. TW, Pump Housese, Boundary Wall, Water distribution Network, RISING MAIN etc. in connection with Jal Jeevan Mission at Block- Nagrakata under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000108/2023-2024</t>
+  </si>
+  <si>
+    <t>438/JD.</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA SAHA</t>
+  </si>
+  <si>
+    <t>Commissioning of Rejuvenation of Nagrakata Area Piped water supply Scheme under Jalpaiguri Division. P.H.E. Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000351/2023-2024</t>
+  </si>
+  <si>
+    <t>300/JSSD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>PARAMJYOTI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying Distribution System (Part-L) along with 120 nos FHTC related to Rejuvenation of Nagrakata PWSS in connection with Jal Jeevan Mission at Block-Nagrakata under under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000353/2023-2024</t>
   </si>
   <si>
     <t>294/JSSD</t>
   </si>
   <si>
-    <t>27/09/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>BREATHING SPACE DESIGN &amp; VAASTU CONSULTANTS</t>
   </si>
   <si>
     <t>EMERGENT REPAIRING OF PIPE LINE, R.B.T FIXING IN BOUNDARY WALL, INSTALLATION OF VALVE ALONG WITH OTHER ALLIED WORKS RELATED TO PIPELINE UNDER NAGRAKATA T.G. PIPE WATER SUPPLY SCHEME UNDER JALPAIGURI DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>ORD/000354/2023-2024</t>
   </si>
   <si>
     <t>301/JSSD</t>
   </si>
   <si>
-    <t>PARAMJYOTI ENTERPRISE</t>
-[...10 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2023-2024</t>
   </si>
   <si>
     <t>1058/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF NAGRAKATA TG PWSS, TW no III &amp; IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/001635/2023-2024</t>
+  </si>
+  <si>
+    <t>668/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE(MALDA)</t>
+  </si>
+  <si>
+    <t>Additional works in connection with Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF NAGRAKATA TG PWSS, TW no III &amp; IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000611/2024-2025</t>
+  </si>
+  <si>
+    <t>178/DSD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>"New Service Connection Charge for (REJU)NAGRAKATA TG TW NO-IV,NAGRAKATA CCC " APPLICATION NO.4003390273 Reference ID : 403202824</t>
+  </si>
+  <si>
+    <t>BILL/00310/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/43</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>"Deposite works,other than service connection for (REJU)NAGRAKATA TG TW NO-III,NAGRAKATA CCC " APPLICATION NO.100000107214 Reference ID : 860298384</t>
+  </si>
+  <si>
+    <t>BILL/00313/2024-2025</t>
+  </si>
+  <si>
     <t>"Deposite works,other than service connection for (REJU)NAGRAKATA TG TW NO-IV,NAGRAKATA CCC " APPLICATION NO.100000107213 Reference ID : 860298383</t>
   </si>
   <si>
     <t>BILL/00311/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/43</t>
-[...13 lines deleted...]
-  <si>
     <t>"New Service Connection Charge for (REJU)NAGRAKATA TG TW NO-III,NAGRAKATA CCC " APPLICATION NO.4003390283 Reference ID : 403202825</t>
   </si>
   <si>
     <t>BILL/00312/2024-2025</t>
   </si>
   <si>
-    <t>"Deposite works,other than service connection for (REJU)NAGRAKATA TG TW NO-III,NAGRAKATA CCC " APPLICATION NO.100000107214 Reference ID : 860298384</t>
-[...43 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at Rejuvenation of Water Supply Scheme of JITI TEA GARDEN MOUZA and other Adjacent Water Supply Scheme under JJM under Nagrakata Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001135/2024-2025</t>
   </si>
   <si>
     <t>51/DSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,707 +847,707 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.68</v>
+        <v>85.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.67</v>
+        <v>75.36</v>
       </c>
       <c r="R3" s="4">
-        <v>99.92</v>
+        <v>87.95</v>
       </c>
       <c r="S3" s="4">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.37</v>
+        <v>9.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.37</v>
+        <v>4.89</v>
       </c>
       <c r="R4" s="4">
-        <v>99.95</v>
+        <v>50.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>9.59</v>
+        <v>9.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.89</v>
+        <v>9.67</v>
       </c>
       <c r="R5" s="4">
-        <v>50.99</v>
+        <v>99.92</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>11.54</v>
+        <v>5.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>9.41</v>
+        <v>11.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>0.68</v>
+        <v>24.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>18.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>78.36</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>3.32</v>
+        <v>0.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>85.68</v>
+        <v>3.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>75.36</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>87.95</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>24.07</v>
+        <v>9.41</v>
       </c>
       <c r="Q12" s="4">
-        <v>18.87</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>78.36</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="P13" s="4">
-        <v>1.23</v>
+        <v>0.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.72</v>
+        <v>1.23</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>161.97</v>