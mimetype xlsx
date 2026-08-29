--- v2 (2026-03-03)
+++ v3 (2026-08-29)
@@ -77,156 +77,156 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Karbala Tea Garden Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/15298</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF KARBALA TG PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000414/2023-2024</t>
+  </si>
+  <si>
+    <t>1328/NMD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
-    <t>Rejuvenation of Karbala Tea Garden Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of different components of Rejuvenation of Karbala Tea Garden PWSS i.e. TW, Pump Houses, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>41/JD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>MALAY BHOWMIK</t>
+  </si>
+  <si>
+    <t>Sinking of Big dia Tube well 250x200mm dia using MS Slotted strainer at required depth by Reverse Rotary method of drilling for Karbala Tea Garden Pipe Water Supply Scheme in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000297/2023-2024</t>
+  </si>
+  <si>
+    <t>1355/JD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000057/2023-2024</t>
   </si>
   <si>
     <t>1095/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of Big dia Tube well 250x200mm dia using MS Slotted strainer at required depth by Reverse Rotary method of drilling for Karbala Tea Garden Pipe Water Supply Scheme in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, PHE Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>New Service Connection Charge for REJU KARBALA TEA GARDEN, T/W No. I, under BANARHAT CCC [APPLICATION NO. 4003333217 , Reference ID : 403157469]</t>
   </si>
   <si>
     <t>BILL/02003/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/308</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...37 lines deleted...]
-    <t>MALAY BHOWMIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,349 +753,349 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>12.32</v>
+        <v>23.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>71.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>20.38</v>
+        <v>110.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>88.15</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4.61</v>
+        <v>20.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>78.31</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>23.83</v>
+        <v>12.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>110.9</v>
+        <v>4.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>172.05</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>130.84</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>76.05</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>