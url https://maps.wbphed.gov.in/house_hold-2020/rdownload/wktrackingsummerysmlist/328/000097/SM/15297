--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,83 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Sub-Soil Investigation of proposed 300 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Gajaldoba Tea Garden Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000801/2024-2025</t>
   </si>
   <si>
     <t>88-HQ/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Laying Water Distribution Network in Gajoldoba Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte. (Port-B)</t>
+  </si>
+  <si>
+    <t>ORD/000149/2024-2025</t>
+  </si>
+  <si>
+    <t>265/JSSD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>JAGORAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying Water Distribution Network in Gajoldoba Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000460/2024-2025</t>
+  </si>
+  <si>
+    <t>2426./JD</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>DINABANDHU ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -986,54 +1019,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>27.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1110,54 +1143,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>3.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1525,54 +1558,54 @@
       <c r="I13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
         <v>262.74</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>89.62</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>34.11</v>
       </c>
       <c r="S13" s="4">
         <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1651,54 +1684,54 @@
       <c r="I15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P15" s="4">
         <v>23.79</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>6.55</v>
       </c>
       <c r="S15" s="4">
         <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1854,87 +1887,213 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P18" s="4">
         <v>0.98</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P19" s="4">
+        <v>3.74</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P20" s="4">
+        <v>10.47</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1001.03</v>
+      </c>
+      <c r="P21" s="8">
+        <v>106.55</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>10.64</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>