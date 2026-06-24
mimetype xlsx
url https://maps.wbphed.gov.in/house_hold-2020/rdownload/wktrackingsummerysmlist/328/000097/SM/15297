--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -363,50 +363,68 @@
     <t>265/JSSD</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>JAGORAN SARKAR</t>
   </si>
   <si>
     <t>Laying Water Distribution Network in Gajoldoba Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, PHE Dte. (Part- A)</t>
   </si>
   <si>
     <t>ORD/000460/2024-2025</t>
   </si>
   <si>
     <t>2426./JD</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>DINABANDHU ROY</t>
+  </si>
+  <si>
+    <t>RTOR000097/2024-2025</t>
+  </si>
+  <si>
+    <t>290/JD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>BILL/01415/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-626</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,70 +813,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2013,87 +2031,205 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P20" s="4">
         <v>10.47</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="L21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P21" s="4">
+        <v>35.15</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P22" s="4">
+        <v>6.42</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1042.59</v>
+      </c>
+      <c r="P23" s="8">
+        <v>106.55</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>10.22</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>