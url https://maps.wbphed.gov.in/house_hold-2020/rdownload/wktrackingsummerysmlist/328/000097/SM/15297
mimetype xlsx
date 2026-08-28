--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,236 +92,269 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>GAJALDOBA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15297</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Gajoldoba Tea Garden Piped Water Supply Scheme i.e, TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block- Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>422/A/JD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>M/S SIBU DEY AND CO.</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for GAJOLDOBA TG PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000448/2023-2024</t>
+  </si>
+  <si>
+    <t>1387/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000077/2023-2024</t>
   </si>
   <si>
     <t>1080/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
+    <t>Balance work of Distribution System and Functional Household Tap Connection (FHTC) including Different Components of Gajoldoba TG PWSS i.e. TW, Pump House, Boundary Wall, Rising main etc. in connection with Jal Jeevan Mission at Block-Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000317/2024-2025</t>
+  </si>
+  <si>
+    <t>2038/JD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>Protective Boulder Work, Land Development and approach road inside the premises at H/W Site for Gajaldoba Tea Garden PWSS in connection with Jal Jeevan Mission at Block-Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000478/2024-2025</t>
+  </si>
+  <si>
+    <t>2429/JD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
     <t>Continuation order for the work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.05.2024 to 30.06.2024)"</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ</t>
   </si>
   <si>
     <t>ORD/000037/2024-2025</t>
   </si>
   <si>
     <t>143/JD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
     <t>GURUKUL INFOTECH</t>
   </si>
   <si>
+    <t>Laying Water Distribution Network in Gajoldoba Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000460/2024-2025</t>
+  </si>
+  <si>
+    <t>2426./JD</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>DINABANDHU ROY</t>
+  </si>
+  <si>
+    <t>Laying Water Distribution Network in Gajoldoba Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte. (Port-B)</t>
+  </si>
+  <si>
+    <t>ORD/000149/2024-2025</t>
+  </si>
+  <si>
+    <t>265/JSSD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>JAGORAN SARKAR</t>
+  </si>
+  <si>
     <t>RTOR000159/2023-2024</t>
   </si>
   <si>
     <t>2025/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
+    <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORK SITES OF DIFFERENT PWSS AT NAGRAKATA ,MATIALI , AND MAL BLOCK UNDER JALPAIGURI</t>
+  </si>
+  <si>
+    <t>BILL/00936/2024-2025</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>DR. AMBARISH GHOSH</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for GAJOLDOBA TG, TW NO-II, OODLABARI CCC APPLICATION NO. 4003425403 Reference ID : 403230603</t>
+  </si>
+  <si>
+    <t>BILL/00453/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/101</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Infrastructure development cost for new service connection at GAJOLDOBA TG, TW NO-II, OODLABARI CCC APPLICATION NO. 100000110463 Reference ID : 860303003</t>
+  </si>
+  <si>
+    <t>BILL/00452/2024-2025</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for GAJOLDOBA TG, TW NO-I, OODLABARI CCC APPLICATION NO. 4003425397 Reference ID : 403230604</t>
   </si>
   <si>
     <t>BILL/00455/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/101</t>
-[...19 lines deleted...]
-  <si>
     <t>Infrastructure development cost for new service connection at GAJOLDOBA TG, TW NO-I, OODLABARI CCC APPLICATION NO. 100000110462 Reference ID : 860303002</t>
   </si>
   <si>
     <t>BILL/00454/2024-2025</t>
   </si>
   <si>
-    <t>New Service Connection Charge for GAJOLDOBA TG, TW NO-II, OODLABARI CCC APPLICATION NO. 4003425403 Reference ID : 403230603</t>
-[...58 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
@@ -330,83 +363,50 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Sub-Soil Investigation of proposed 300 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Gajaldoba Tea Garden Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000801/2024-2025</t>
   </si>
   <si>
     <t>88-HQ/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
-  </si>
-[...31 lines deleted...]
-    <t>DINABANDHU ROY</t>
   </si>
   <si>
     <t>RTOR000097/2024-2025</t>
   </si>
   <si>
     <t>290/JD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>BILL/01415/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-626</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -953,1227 +953,1227 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.38</v>
+        <v>262.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>89.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.11</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>27.14</v>
       </c>
       <c r="Q4" s="4">
         <v>12.21</v>
       </c>
       <c r="R4" s="4">
         <v>45</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>28.65</v>
+        <v>25.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.16</v>
+        <v>28.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.16</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>12.26</v>
+        <v>83.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>0.69</v>
+        <v>23.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>6.55</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>17.82</v>
+        <v>3.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>5.65</v>
+        <v>10.47</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.69</v>
+        <v>3.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="P12" s="4">
-        <v>5.41</v>
+        <v>12.26</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>262.74</v>
+        <v>17.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>89.62</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>34.11</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>83.02</v>
+        <v>0.69</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>23.79</v>
+        <v>5.41</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.56</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>6.55</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>132.34</v>
+        <v>0.69</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="P17" s="4">
-        <v>357.12</v>
+        <v>5.65</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.98</v>
+        <v>132.34</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>3.74</v>
+        <v>357.12</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P20" s="4">
-        <v>10.47</v>
+        <v>0.98</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="P21" s="4">
         <v>35.15</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="P22" s="4">
         <v>6.42</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>