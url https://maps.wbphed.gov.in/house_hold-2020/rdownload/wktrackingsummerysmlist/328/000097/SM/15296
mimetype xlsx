--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,207 +92,207 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>NIPUCHHAPUR TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15296</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Nipuchhapur PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>242/JD</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>M/S SURAJIT DEY AND CO.</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for NIPUCHHAPUR PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>1437/NMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000071/2023-2024</t>
   </si>
   <si>
     <t>1076/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
+    <t>Balance work of Distribution System and Functional Household Tap Connection (FHTC) including Different Components of Nipucchapur TG PWSS i.e. TW, Pump House, Boundary Wall, Rising main etc. in connection with Jal Jeevan Mission at Block-Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000420/2024-2025</t>
+  </si>
+  <si>
+    <t>2266/JD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MALAY BHOWMIK</t>
+  </si>
+  <si>
     <t>RTOR000194/2023-2024</t>
   </si>
   <si>
     <t>2039/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charge for NIPUCHHAPUR TG, TW NO-II, MAL CCC APPLICATION NO. 4003352328 Reference ID : 403172832</t>
+  </si>
+  <si>
+    <t>BILL/00177/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/14</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>Infrastructure development cost for new service connection at NIPUCHHAPUR TG, TW NO-I, MAL CCC APPLICATION NO. 100000104478 Reference ID : 860297008</t>
   </si>
   <si>
     <t>BILL/00176/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/14</t>
-[...7 lines deleted...]
-  <si>
     <t>New Service Connection Charge for NIPUCHHAPUR TG, TW NO-I, MAL CCC APPLICATION NO. 4003352325 Reference ID : 403172833</t>
   </si>
   <si>
     <t>BILL/00175/2024-2025</t>
   </si>
   <si>
-    <t>New Service Connection Charge for NIPUCHHAPUR TG, TW NO-II, MAL CCC APPLICATION NO. 4003352328 Reference ID : 403172832</t>
-[...4 lines deleted...]
-  <si>
     <t>Infrastructure development cost for new service connection at NIPUCHHAPUR TG, TW NO-II, MAL CCC APPLICATION NO. 100000104479 Reference ID : 860297009</t>
   </si>
   <si>
     <t>BILL/00178/2024-2025</t>
   </si>
   <si>
     <t>Construction approach with paver block inside the premises and land development at HW site &amp; 2nd TW Site of Nipucchapur TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2025-2026</t>
   </si>
   <si>
     <t>175/JSSD</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>TEESTA CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCITY LIMITED.</t>
-  </si>
-[...34 lines deleted...]
-    <t>MALAY BHOWMIK</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -839,718 +839,718 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>32.73</v>
+        <v>335.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>179.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.39</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>27.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.33</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>28.65</v>
+        <v>32.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>11.29</v>
+        <v>28.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>12.67</v>
+        <v>49.56</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>0.68</v>
+        <v>11.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>4.89</v>
+        <v>12.67</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>7.59</v>
+        <v>0.68</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>335.86</v>
+        <v>4.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>49.56</v>
+        <v>7.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
         <v>132.34</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
@@ -1561,54 +1561,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>644.13</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>197.34</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>30.64</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>