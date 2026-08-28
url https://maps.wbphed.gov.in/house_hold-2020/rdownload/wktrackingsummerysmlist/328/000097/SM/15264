--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -92,249 +92,249 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Matiali</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>CHALSA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15264</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Retrofitting and Repairing work related to Laying Distribution System in Mangal Bar market area at Chalsa Rejuvenation Water Supply Scheme under Jalpaiguri Division, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000829/2021-2022</t>
+  </si>
+  <si>
+    <t>1072/W/JSSD</t>
+  </si>
+  <si>
+    <t>25/01/2022</t>
+  </si>
+  <si>
+    <t>14/02/2022</t>
+  </si>
+  <si>
+    <t>DEEP CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of different components of Chalsa Tea Graden PWSS i.e. TW, Pump Houses, Water Distribution Network, OHR, BW, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block Matiali under Jalpaiguri Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>24/JD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>PRASENJIT BASAK</t>
+  </si>
+  <si>
     <t>Sinking of 2 Nos Deep Rig Bored Tube Well by ODEX-195 method of drilling with 2 Nos Pump House(3.6m X 2.4m) and Boundary Wall including Pump House to distribution Line Connection for Rejuvenation of Chalsa Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000275/2023-2024</t>
   </si>
   <si>
     <t>614/JD</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>30/07/2023</t>
   </si>
   <si>
     <t>S. N. POLYMERS PVT. LTD.</t>
   </si>
   <si>
-    <t>Retrofitting and Repairing work related to Laying Distribution System in Mangal Bar market area at Chalsa Rejuvenation Water Supply Scheme under Jalpaiguri Division, PHE DTE.</t>
-[...16 lines deleted...]
-  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for CHALSA TEA GARDEN (ZONE-I,II) PWSS, in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000314/2023-2024</t>
+  </si>
+  <si>
+    <t>1278/NMD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>MASSK ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for CHALSA TEA GARDEN, T/W I, under METTALI CCC, [APPLICATION NO. 4003197396, Reference ID : 403049082]</t>
+  </si>
+  <si>
+    <t>BILL/00607/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/85</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for CHALSA TEA GARDEN, T/W II, under METTALI CCC, [APPLICATION NO. 4003197399, Reference ID : 403049084]</t>
+  </si>
+  <si>
+    <t>BILL/00609/2023-2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for CHALSA TEA GARDEN, T/W II, under METTALI CCC, [APPLICATION NO. 100000084429, Reference ID : 860276310]</t>
+  </si>
+  <si>
+    <t>BILL/00610/2023-2024</t>
+  </si>
+  <si>
     <t>Infrastructure Cost for CHALSA TEA GARDEN, T/W I, under METTALI CCC, [APPLICATION NO. 100000084427, Reference ID : 860276303]</t>
   </si>
   <si>
     <t>BILL/00608/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/85</t>
-[...25 lines deleted...]
-  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000172/2023-2024</t>
   </si>
   <si>
     <t>2034/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of different components of Chalsa Tea Graden PWSS i.e. TW, Pump Houses, Water Distribution Network, OHR, BW, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block Matiali under Jalpaiguri Division.</t>
-[...16 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (MATIALI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000993/2024-2025</t>
   </si>
   <si>
     <t>13/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Balance work of Distribution System and Functional Household Tap Connection (FHTC) of Chalsa Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Matiali under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000184/2025-2026</t>
   </si>
   <si>
     <t>2157/JD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>28/11/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,845 +863,845 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>40.47</v>
+        <v>4.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.72</v>
       </c>
       <c r="S3" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.14</v>
+        <v>195.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>118.79</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.76</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>7.14</v>
+        <v>40.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>34.07</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.68</v>
+        <v>24.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.08</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>0.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>6</v>
+        <v>0.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>28.65</v>
+        <v>6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>6.65</v>
+        <v>7.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>195.5</v>
+        <v>28.65</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>36.03</v>
+        <v>6.65</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>547.59</v>
+        <v>36.03</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>14.85</v>
+        <v>547.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="P15" s="4">
-        <v>24.55</v>
+        <v>14.85</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>912.92</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>142.58</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>15.62</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>