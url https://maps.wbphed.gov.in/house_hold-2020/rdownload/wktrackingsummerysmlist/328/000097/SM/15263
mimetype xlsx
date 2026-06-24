--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,83 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sub-Soil Investigation of proposed 200 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Kholachand Fapri Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000800/2024-2025</t>
   </si>
   <si>
     <t>87-HQ/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>RTOR000101/2024-2025</t>
+  </si>
+  <si>
+    <t>510/JD</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>Payment for NPV Demand note and cost compensatory Afforestation Area use 0.1125 ha forest in favour of West Bengal Public Health Engineering Directorate For water supply scheme under Jal Jeevan Mission (JJM) under Baikunthapur forest division - regarding proposal no -FP/WB/WATER/457969/2024 .</t>
+  </si>
+  <si>
+    <t>BILL/01090/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-599</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER, BAIKUNTHAPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Deposit amount for construction of boundary pillar regarding Ref- proposal no - FP/WB/WATER/471779/2024</t>
+  </si>
+  <si>
+    <t>BILL/01239/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-604</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,70 +693,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1124,54 +1157,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>22.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>37.2</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1264,87 +1297,264 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>0.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P11" s="4">
+        <v>47.46</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.01</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>430.08</v>
+      </c>
+      <c r="P14" s="8">
+        <v>8.22</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>1.91</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>