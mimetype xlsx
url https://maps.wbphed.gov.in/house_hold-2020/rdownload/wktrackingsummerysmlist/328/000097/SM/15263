--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -92,147 +92,147 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Rajganj</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>KHOLACHAND FAPRI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15263</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Kholachand Fapri PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc. under Jal Jeevan Mission at Block - Rajganj under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000064/2023-2024</t>
+  </si>
+  <si>
+    <t>266/JD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KHOLACHAND FAPRI PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000311/2023-2024</t>
+  </si>
+  <si>
+    <t>1276/NMD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>P.K.ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000186/2023-2024</t>
   </si>
   <si>
     <t>2049/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2024-2025</t>
   </si>
   <si>
     <t>53/JD</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for KHOLA CHAND FAPRI, TW NO-I, POWER HOUSE CCC APPLICATION NO. 4003352414 Consumer ID : 403172861</t>
   </si>
   <si>
     <t>BILL/00524/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/123</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for KHOLA CHAND FAPRI, TW NO-II, Powe House CCC APPLICATION NO. 4003352425 Reference ID : 403172863</t>
   </si>
   <si>
     <t>BILL/00435/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/87</t>
   </si>
   <si>
     <t>18/06/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>P.K.ENGINEERING</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (RAJGANJ Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000627/2024-2025</t>
   </si>
   <si>
     <t>9/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sub-Soil Investigation of proposed 200 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Kholachand Fapri Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
@@ -833,417 +833,417 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.47</v>
+        <v>262.01</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>13.2</v>
+        <v>22.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>37.2</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>8.99</v>
+        <v>7.47</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>15.71</v>
+        <v>13.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>262.01</v>
+        <v>8.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>22.11</v>
+        <v>15.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.22</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>37.2</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>45.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1259,54 +1259,54 @@
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>0.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1319,68 +1319,68 @@
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="P11" s="4">
         <v>47.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>