--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -182,114 +182,96 @@
   <si>
     <t>BILL/01725/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/248</t>
   </si>
   <si>
     <t>Infrastructure Cost for LAKSHMIPARA T.G., T/W No. I, under BAHARHAT CCC [APPLICATION NO. 100000091681 ; Reference ID : 860283231]</t>
   </si>
   <si>
     <t>BILL/01724/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/247</t>
   </si>
   <si>
     <t>Infrastructure Cost for LAKSHMIPARA T.G., T/W No. II, under BAHARHAT CCC [APPLICATION NO. 100000091682 ; Reference ID : 860283232]</t>
   </si>
   <si>
     <t>BILL/01726/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/249</t>
   </si>
   <si>
-    <t>Construction of different components of Lakhipara Tea Garden PWSS i.e. TW, Pump House, Water distribution Network, OHR , Rising Main, FHTC etc. in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division , P.H.E Dte.</t>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (BANARHAT Block ) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000987/2024-2025</t>
+  </si>
+  <si>
+    <t>11/NMD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: BANARHAT, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/001041/2024-2025</t>
+  </si>
+  <si>
+    <t>29/NMD</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>DIAMOND ELECTRICAL WORKS</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of hiring of 1 (one) number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver, in good condition under the Assistant Engineer(HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under AE(HQ). (Vehicle No. WB-71B-1991), (From 01.04.2025 to 30.04.2025)</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ</t>
-  </si>
-[...58 lines deleted...]
-    <t>Continuation order for the work of hiring of 1 (one) number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver, in good condition under the Assistant Engineer(HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under AE(HQ). (Vehicle No. WB-71B-1991), (From 01.04.2025 to 30.04.2025)</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000789/2024-2025</t>
   </si>
   <si>
     <t>110-HQ/JD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>AJIJUL HAQUE</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme UNDER JJM under BANARHAT Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001136/2024-2025</t>
   </si>
@@ -750,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1291,337 +1273,337 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>297.96</v>
+        <v>57.53</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>57.53</v>
+        <v>12.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="J12" s="13" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>12.26</v>
+        <v>0.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>0.15</v>
+        <v>1.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>1.39</v>
+        <v>547.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
@@ -1640,167 +1622,104 @@
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>547.59</v>
+        <v>24.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>23.74</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.47</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...20 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>705.46</v>
+      </c>
+      <c r="P16" s="8">
+        <v>23.74</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>3.37</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>