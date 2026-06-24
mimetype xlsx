--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,77 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for LAKSHMIPARA TG PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000430/2023-2024</t>
   </si>
   <si>
     <t>1369/NMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>GEETA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000096/2024-2025</t>
+  </si>
+  <si>
+    <t>289/JD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of different components of Lakhipara Tea Garden PWSS i.e. TW, Pump House, Water distribution Network, OHR , Rising Main, FHTC etc. in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division , P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000492/2022-2023</t>
+  </si>
+  <si>
+    <t>824/JD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1639,87 +1666,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>24.87</v>
       </c>
       <c r="Q15" s="4">
         <v>23.74</v>
       </c>
       <c r="R15" s="4">
         <v>95.47</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P16" s="4">
+        <v>37.41</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>297.96</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>225.12</v>
+      </c>
+      <c r="R17" s="4">
+        <v>75.55</v>
+      </c>
+      <c r="S17" s="4">
+        <v>70</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1040.83</v>
+      </c>
+      <c r="P18" s="8">
+        <v>248.86</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>23.91</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>