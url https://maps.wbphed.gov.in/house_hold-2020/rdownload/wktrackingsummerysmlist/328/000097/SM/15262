--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,188 +92,224 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Dhupguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>LAKSHMI PARA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15262</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Lakhipara Tea Garden PWSS i.e. TW, Pump House, Water distribution Network, OHR , Rising Main, FHTC etc. in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division , P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000492/2022-2023</t>
+  </si>
+  <si>
+    <t>824/JD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for LAKSHMIPARA TG PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000430/2023-2024</t>
+  </si>
+  <si>
+    <t>1369/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>GEETA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2023-2024</t>
   </si>
   <si>
     <t>169/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000120/2023-2024</t>
   </si>
   <si>
     <t>1834/JD</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for LAKSHMIPARA T.G., T/W No. II, under BAHARHAT CCC [APPLICATION NO. 4003254888 ; Reference ID : 403095711]</t>
+  </si>
+  <si>
+    <t>BILL/01725/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/248</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for LAKSHMIPARA T.G., T/W No. I, under BAHARHAT CCC [APPLICATION NO. 4003254880 ; Reference ID : 403095717]</t>
   </si>
   <si>
     <t>BILL/01723/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/246</t>
   </si>
   <si>
-    <t>19/01/2024</t>
-[...13 lines deleted...]
-  <si>
     <t>Infrastructure Cost for LAKSHMIPARA T.G., T/W No. I, under BAHARHAT CCC [APPLICATION NO. 100000091681 ; Reference ID : 860283231]</t>
   </si>
   <si>
     <t>BILL/01724/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/247</t>
   </si>
   <si>
     <t>Infrastructure Cost for LAKSHMIPARA T.G., T/W No. II, under BAHARHAT CCC [APPLICATION NO. 100000091682 ; Reference ID : 860283232]</t>
   </si>
   <si>
     <t>BILL/01726/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/249</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (BANARHAT Block ) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000987/2024-2025</t>
   </si>
   <si>
     <t>11/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: BANARHAT, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001041/2024-2025</t>
   </si>
   <si>
     <t>29/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>DIAMOND ELECTRICAL WORKS</t>
   </si>
   <si>
     <t>Continuation order for the work of hiring of 1 (one) number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver, in good condition under the Assistant Engineer(HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under AE(HQ). (Vehicle No. WB-71B-1991), (From 01.04.2025 to 30.04.2025)</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000789/2024-2025</t>
   </si>
   <si>
     <t>110-HQ/JD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>AJIJUL HAQUE</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme UNDER JJM under BANARHAT Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001136/2024-2025</t>
   </si>
   <si>
     <t>52/DSD</t>
@@ -284,93 +320,57 @@
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for LAKSHMIPARA TG PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000096/2024-2025</t>
   </si>
   <si>
     <t>289/JD</t>
   </si>
   <si>
     <t>10/02/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>S.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -899,932 +899,932 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>12.25</v>
+        <v>297.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>225.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.55</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>7.44</v>
+        <v>24.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.47</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>28.65</v>
+        <v>12.25</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>0.69</v>
+        <v>7.44</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.69</v>
+        <v>28.65</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.26</v>
+        <v>0.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>7.71</v>
+        <v>0.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>57.53</v>
+        <v>4.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>12.26</v>
+        <v>7.71</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>0.15</v>
+        <v>57.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1.39</v>
+        <v>12.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>547.59</v>
+        <v>0.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>24.87</v>
+        <v>1.39</v>
       </c>
       <c r="Q15" s="4">
-        <v>23.74</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>95.47</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>37.41</v>
+        <v>547.59</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="P17" s="4">
-        <v>297.96</v>
+        <v>37.41</v>
       </c>
       <c r="Q17" s="4">
-        <v>225.12</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>75.55</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1040.83</v>