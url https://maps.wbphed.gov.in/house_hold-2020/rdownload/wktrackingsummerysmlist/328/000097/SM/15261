--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,162 +173,147 @@
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for DIANA TEA GAEDEN, T/W I, under BANARHAT CCC [APPLICATION NO. 4003193588 ; Reference ID : 403045950]</t>
   </si>
   <si>
     <t>BILL/00995/2023-2024</t>
   </si>
   <si>
     <t>Infrastructure Cost for DIANA TEA GAEDEN, T/W II, under BANARHAT CCC [APPLICATION NO. 100000083815 ; Reference ID : 860275315]</t>
   </si>
   <si>
     <t>BILL/01008/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for DIANA TEA GAEDEN, T/W II, under BANARHAT CCC [APPLICATION NO. 4003193593 ; Reference ID : 403045952]</t>
   </si>
   <si>
     <t>BILL/01007/2023-2024</t>
   </si>
   <si>
-    <t>Construction of different components of Diana Tea Graden PWSS i.e. TW, Pump Houses, Water Distribution Network, OHR, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block Banerhat under Jalpaiguri Division.</t>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000092/2024-2025</t>
+  </si>
+  <si>
+    <t>1177/JD</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>27/10/2024</t>
+  </si>
+  <si>
+    <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Drain, Footpath including Balance Portion of Distribution Network and other Allied Works related to Pipe Line at Diana Tea Garden Piped Water Supply Scheme in connection with Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000362/2024-2025</t>
+  </si>
+  <si>
+    <t>2012/JD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>VISHAL ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: BANARHAT, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001045/2024-2025</t>
+  </si>
+  <si>
+    <t>30/NMD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>GEETA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (BANARHAT Block ) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000987/2024-2025</t>
+  </si>
+  <si>
+    <t>11/NMD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system at different water supply scheme UNDER JJM under BANARHAT Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
+  </si>
+  <si>
+    <t>ORD/001136/2024-2025</t>
+  </si>
+  <si>
+    <t>52/DSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>D.K. &amp; SONS</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver under Office of The Executive Engineer, Jalpaiguri Division, P.H.E. Dte. for the use of The Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi Permit). (Vehicle No. WB71B-8742) (From 01.04.2025 to 30.04.2025)</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ</t>
-  </si>
-[...106 lines deleted...]
-    <t>Continuation order for the work of supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver under Office of The Executive Engineer, Jalpaiguri Division, P.H.E. Dte. for the use of The Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi Permit). (Vehicle No. WB71B-8742) (From 01.04.2025 to 30.04.2025)</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000787/2024-2025</t>
   </si>
   <si>
     <t>108-HQ/JD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>RAKESH SARKAR</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
@@ -753,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1313,556 +1298,493 @@
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>227.13</v>
+        <v>28.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>28.65</v>
+        <v>9.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>9.7</v>
+        <v>12.33</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>12.33</v>
+        <v>57.53</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>57.53</v>
+        <v>1.39</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>86</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>1.39</v>
+        <v>0.15</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>0.15</v>
+        <v>547.59</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...29 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="A17" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>714.14</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>