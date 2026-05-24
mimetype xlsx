--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1627,54 +1627,54 @@
       <c r="I15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>0.15</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1724,54 +1724,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>714.14</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>