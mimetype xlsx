--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,95 @@
     <t>28/03/2025</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>RAKESH SARKAR</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>RTOR000095/2024-2025</t>
+  </si>
+  <si>
+    <t>287/JD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>RTOR000005/2025-2026</t>
+  </si>
+  <si>
+    <t>909/JD</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>Supply of Fuel (Diesel) of Vehicle No. WB 71 B 8742 for the Month of April 2025.</t>
+  </si>
+  <si>
+    <t>BILL/00263/2025-2026</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>FILL &amp; SMILE</t>
+  </si>
+  <si>
+    <t>Construction of different components of Diana Tea Graden PWSS i.e. TW, Pump Houses, Water Distribution Network, OHR, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block Banerhat under Jalpaiguri Division.</t>
+  </si>
+  <si>
+    <t>ORD/000477/2022-2023</t>
+  </si>
+  <si>
+    <t>750/JD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1704,87 +1749,325 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
         <v>547.59</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="L17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" s="4">
+        <v>16.81</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P18" s="4">
+        <v>25.61</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.23</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P20" s="4">
+        <v>227.13</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>130.75</v>
+      </c>
+      <c r="R20" s="4">
+        <v>57.57</v>
+      </c>
+      <c r="S20" s="4">
+        <v>50</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>983.92</v>
+      </c>
+      <c r="P21" s="8">
+        <v>130.9</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>13.3</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>