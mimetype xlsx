--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -119,50 +119,71 @@
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000886/2022-2023</t>
   </si>
   <si>
     <t>369/NMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>THE BANERJEE CONCERN</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
+    <t>Construction of different components of Diana Tea Graden PWSS i.e. TW, Pump Houses, Water Distribution Network, OHR, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block Banerhat under Jalpaiguri Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000477/2022-2023</t>
+  </si>
+  <si>
+    <t>750/JD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>VISHAL ENTERPRISES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>150/JD</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000119/2023-2024</t>
   </si>
   <si>
     <t>1830/JD</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>Infrastructure Cost for DIANA TEA GAEDEN, T/W I, under BANARHAT CCC [APPLICATION NO. 100000083813 ; Reference ID : 860275313]</t>
   </si>
   <si>
     <t>BILL/00996/2023-2024</t>
@@ -209,53 +230,50 @@
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Drain, Footpath including Balance Portion of Distribution Network and other Allied Works related to Pipe Line at Diana Tea Garden Piped Water Supply Scheme in connection with Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000362/2024-2025</t>
   </si>
   <si>
     <t>2012/JD</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
-    <t>VISHAL ENTERPRISES</t>
-[...1 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: BANARHAT, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001045/2024-2025</t>
   </si>
   <si>
     <t>30/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>GEETA CONSTRUCTION</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (BANARHAT Block ) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000987/2024-2025</t>
@@ -269,53 +287,50 @@
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme UNDER JJM under BANARHAT Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001136/2024-2025</t>
   </si>
   <si>
     <t>52/DSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
   </si>
   <si>
     <t>Continuation order for the work of supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver under Office of The Executive Engineer, Jalpaiguri Division, P.H.E. Dte. for the use of The Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi Permit). (Vehicle No. WB71B-8742) (From 01.04.2025 to 30.04.2025)</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000787/2024-2025</t>
   </si>
   <si>
     <t>108-HQ/JD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>RAKESH SARKAR</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
@@ -332,69 +347,54 @@
   <si>
     <t>RTOR000095/2024-2025</t>
   </si>
   <si>
     <t>287/JD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>RTOR000005/2025-2026</t>
   </si>
   <si>
     <t>909/JD</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>Supply of Fuel (Diesel) of Vehicle No. WB 71 B 8742 for the Month of April 2025.</t>
   </si>
   <si>
     <t>BILL/00263/2025-2026</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>08/07/2026</t>
   </si>
   <si>
     <t>FILL &amp; SMILE</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/09/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -986,1044 +986,1046 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>15.68</v>
+        <v>227.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>130.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.57</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>5.95</v>
+        <v>15.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>7.15</v>
+        <v>5.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.68</v>
+        <v>7.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>2.32</v>
+        <v>0.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>0.68</v>
+        <v>2.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>28.65</v>
+        <v>0.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>9.7</v>
+        <v>28.65</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="P12" s="4">
-        <v>12.33</v>
+        <v>9.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>57.53</v>
+        <v>12.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>1.39</v>
+        <v>57.53</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.15</v>
+        <v>1.39</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>547.59</v>
+        <v>0.15</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>16.81</v>
+        <v>547.59</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P18" s="4">
-        <v>25.61</v>
+        <v>16.81</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="L19" s="4"/>
+        <v>106</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>107</v>
+      </c>
       <c r="M19" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>107</v>
+        <v>45</v>
       </c>
       <c r="P19" s="4">
-        <v>0.23</v>
+        <v>25.61</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L20" s="4" t="s">
         <v>110</v>
+      </c>
+      <c r="L20" s="4">
+        <v>1000212903</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>227.13</v>
+        <v>0.23</v>
       </c>
       <c r="Q20" s="4">
-        <v>130.75</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>57.57</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>983.92</v>