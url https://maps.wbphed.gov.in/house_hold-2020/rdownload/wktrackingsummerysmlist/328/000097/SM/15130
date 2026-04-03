--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,68 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, Footpath, Drain at Grassmore Tea Garden Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000350/2024-2025</t>
+  </si>
+  <si>
+    <t>2011/JD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>PRADIP SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1341,87 +1359,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>547.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.96</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>710.88</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>