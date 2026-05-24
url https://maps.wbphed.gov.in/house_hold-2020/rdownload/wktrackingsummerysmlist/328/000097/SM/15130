--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,65 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Footpath, Drain at Grassmore Tea Garden Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000350/2024-2025</t>
   </si>
   <si>
     <t>2011/JD</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>PRADIP SAHA</t>
+  </si>
+  <si>
+    <t>Shifting of Pipe Line &amp; Providing FHTC Including Retrofitting Works Near Rambilas More of Grassmore T.G. PWSS at Nagrakata Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000506/2024-2025</t>
+  </si>
+  <si>
+    <t>2402/JD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -865,54 +880,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -987,54 +1002,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>30.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>23.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>76.85</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1048,54 +1063,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>11.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1420,87 +1435,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>6.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.13</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>713.01</v>
+      </c>
+      <c r="P14" s="8">
+        <v>36.23</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>5.08</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>