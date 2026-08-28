--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,246 +89,246 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Grassmore Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15130</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Remaining part of Laying Distribution System (PART-C ) for Grassmore T.G. AREA P.W.S.S. under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000181/2020-2021</t>
+  </si>
+  <si>
+    <t>1266/JD</t>
+  </si>
+  <si>
+    <t>18/11/2020</t>
+  </si>
+  <si>
+    <t>17/01/2021</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR SINGHA</t>
+  </si>
+  <si>
     <t>Construction of Hume Pipe Culvert along with approach way development at 2 nd Pump House Site of Grassmore T.G. Piped water supply Scheme under Jalpaiguri Division,P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000164/2022-2023</t>
   </si>
   <si>
     <t>1434/JD</t>
   </si>
   <si>
     <t>18/07/2022</t>
   </si>
   <si>
     <t>02/08/2022</t>
   </si>
   <si>
     <t>DEEP CONSTRUCTION</t>
   </si>
   <si>
-    <t>Remaining part of Laying Distribution System (PART-C ) for Grassmore T.G. AREA P.W.S.S. under Jalpaiguri Division P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>ASHIT KUMAR SINGHA</t>
+    <t>Direct boosting arrangement from 2 nd Pump to the Nandu more to Ghasmari Road area due to low tail end pressure along with leftout distribution system and FHTC at Grassmore T.G. Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2023-2024</t>
+  </si>
+  <si>
+    <t>794/JD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SUNIL ROY</t>
   </si>
   <si>
     <t>Construction of different components of Rejuvenation Of Grassmore Tea Garden PWSS i.e. TW, Pump Houses, Water distribution Network, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block - Nagrakata under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000126/2023-2024</t>
   </si>
   <si>
     <t>413/A/JD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>06/08/2023</t>
   </si>
   <si>
     <t>JAYDEB SAHA</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF GRASSMORE TG AREA PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000429/2023-2024</t>
   </si>
   <si>
     <t>1346/NMD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>BONANZA ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Boundary wall, Footpath, Drain at Grassmore Tea Garden Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000350/2024-2025</t>
+  </si>
+  <si>
+    <t>2011/JD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>PRADIP SAHA</t>
+  </si>
+  <si>
+    <t>Shifting of Pipe Line &amp; Providing FHTC Including Retrofitting Works Near Rambilas More of Grassmore T.G. PWSS at Nagrakata Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000506/2024-2025</t>
+  </si>
+  <si>
+    <t>2402/JD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
     <t>Infrastructure Cost for GRASSMORE TG, T/W No. III, under NAGRAKATA CCC [APPLICATION NO. 100000096116 ; Reference ID : 860288226]</t>
   </si>
   <si>
     <t>BILL/01728/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/241</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for GRASSMORE TG, T/W No. III, under NAGRAKATA CCC [APPLICATION NO. 4003285470 ; Reference ID : 403120243]</t>
   </si>
   <si>
     <t>BILL/01727/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/240</t>
   </si>
   <si>
-    <t>Direct boosting arrangement from 2 nd Pump to the Nandu more to Ghasmari Road area due to low tail end pressure along with leftout distribution system and FHTC at Grassmore T.G. Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (NAGRAKATA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000991/2024-2025</t>
   </si>
   <si>
     <t>12/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...31 lines deleted...]
-    <t>09/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -877,57 +877,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.18</v>
+        <v>61.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.17</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.13</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,57 +938,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>61.96</v>
+        <v>1.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,540 +999,540 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>30.89</v>
+        <v>11.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>23.73</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>76.85</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>11.36</v>
+        <v>30.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.33</v>
+        <v>23.73</v>
       </c>
       <c r="R6" s="4">
-        <v>99.78</v>
+        <v>76.85</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>9.21</v>
+        <v>11.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.74</v>
+        <v>6.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.3</v>
+        <v>2.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>29.71</v>
+        <v>9.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>547.59</v>
+        <v>0.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>6.96</v>
+        <v>29.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>2.13</v>
+        <v>547.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>713.01</v>