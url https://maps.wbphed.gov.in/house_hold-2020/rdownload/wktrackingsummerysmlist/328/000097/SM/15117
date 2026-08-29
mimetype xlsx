--- v1 (2026-03-03)
+++ v2 (2026-08-29)
@@ -113,174 +113,174 @@
   <si>
     <t>Emergent repairing of Over Head Reservior(OHR) at Syli Tea Garden Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000382/2022-2023</t>
   </si>
   <si>
     <t>346/JD</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>18/03/2023</t>
   </si>
   <si>
     <t>RAGHU DAS</t>
   </si>
   <si>
+    <t>Construction of different components of Rejuvenation of Syli Tea Garden PWSS i.e TW, Pump Houses, Boundary Walls, Water Distribution Network(convertion), Rising Main etc in connection with Jal Jeevan Mission at Block- Mal under Jalpaiguri Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000034/2023-2024</t>
+  </si>
+  <si>
+    <t>128/JD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF SYLI TG PWSS, TW no III &amp; IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000675/2023-2024</t>
+  </si>
+  <si>
+    <t>1489/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Sinking of 2 Nos. Big dia Tube well 250x200mm dia using MS Slotted strainer at required depth by Reverse Rotary method of drilling i.c.w Rejuvenation of Syli Tea Garden Water Supply Scheme under Jal Jeevan Mission, Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2023-2024</t>
+  </si>
+  <si>
+    <t>1354/JD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2023-2024</t>
   </si>
   <si>
     <t>1094/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 2 Nos. Big dia Tube well 250x200mm dia using MS Slotted strainer at required depth by Reverse Rotary method of drilling i.c.w Rejuvenation of Syli Tea Garden Water Supply Scheme under Jal Jeevan Mission, Jalpaiguri Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Supply and Delivery of C.I special for as when as required at T/W No-I of SYLI TG and other adjacent W/S Scheme under in the Dist. of JALPAIGURI.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000069/2024-2025</t>
   </si>
   <si>
     <t>1058/HQ/NMD</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>BONANZA ENTERPRISE</t>
   </si>
   <si>
     <t>New Service Connection Charge for REJU. OF SYLI TG, TW NO-IV, OODLABARI CCC APPLICATION NO. 4003343252 Reference ID : 403165542</t>
   </si>
   <si>
     <t>BILL/00191/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/14</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for REJU. OF SYLI TG, TW NO-III, OODLABARI CCC APPLICATION NO. 4003343254 Reference ID : 403165543</t>
   </si>
   <si>
     <t>BILL/00189/2024-2025</t>
   </si>
   <si>
+    <t>Infrastructure development cost for new service connection at REJU. OF SYLI TG, TW NO-III, OODLABARI CCC APPLICATION NO. 100000101048 Reference ID : 860293438</t>
+  </si>
+  <si>
+    <t>BILL/00190/2024-2025</t>
+  </si>
+  <si>
     <t>Infrastructure development cost for new service connection at REJU. OF SYLI TG, TW NO-IV, OODLABARI CCC APPLICATION NO. 100000101047 Reference ID : 860293437</t>
   </si>
   <si>
     <t>BILL/00192/2024-2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -832,617 +832,617 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.89</v>
+        <v>104.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>80.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.93</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>40.77</v>
+        <v>23.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>74.76</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.73</v>
+        <v>40.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>40.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.69</v>
+        <v>9.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.81</v>
+        <v>0.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>3.89</v>
+        <v>0.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>104.75</v>
+        <v>3.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>23.84</v>
+        <v>3.81</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>193.17</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>143.66</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>74.37</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>