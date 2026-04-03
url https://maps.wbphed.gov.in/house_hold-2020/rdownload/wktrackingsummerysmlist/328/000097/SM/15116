--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>25/05/2023</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>D. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF NAKHATI TEA GARDEN AREA PWSS, TW NO III,IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000669/2023-2024</t>
   </si>
   <si>
     <t>1484/NMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>PRATIK ROY</t>
+  </si>
+  <si>
+    <t>Balance work, Construction of approaches to Pump House area and Land development inside PH area under Rejuvenation of Nakhati TG in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000522/2024-2025</t>
+  </si>
+  <si>
+    <t>122/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>ADITRI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1296,87 +1314,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>24.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>17.85</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>728.11</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>