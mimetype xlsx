--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1239,54 +1239,54 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>66.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>56.44</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>84.84</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1300,54 +1300,54 @@
       <c r="I11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>24.25</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>20.33</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>83.86</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1395,54 +1395,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>728.11</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>76.77</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>10.54</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>