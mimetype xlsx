--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Nakhati Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15116</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of different components of Rejuvenation of Nakhati Tea Garden PWSS i.e TW, Pump Houses, Boundary Wall, Water Distribution Network (Conversion ), Rising main etc. in connection with Jal Jeevan Mission at Block - Matiali under Jalpaiguri Division , P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>358/JD.</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>D. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF NAKHATI TEA GARDEN AREA PWSS, TW NO III,IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000669/2023-2024</t>
+  </si>
+  <si>
+    <t>1484/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>PRATIK ROY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000052/2023-2024</t>
   </si>
   <si>
     <t>1087/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>"New Service Connection Charge for (REJU)NAKHATI TG TW NO-IV, MAL CCC " APPLICATION NO. 4003377480 Reference ID : 403192836</t>
+  </si>
+  <si>
+    <t>BILL/00173/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/14</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>"INFRASTRUCTURE DEVELOPMENT COST FOR NSC AT(REJU)NAKHATI TG TW NO-IV, MAL CCC " APPLICATION NO.100000104806 Reference ID : 860297126</t>
+  </si>
+  <si>
+    <t>BILL/00174/2024-2025</t>
   </si>
   <si>
     <t>INFRASTRUCTURE DEVELOPMENT COST FOR NSC AT (REJU)NAKHATI TG TW NO-III , MAL CCC " APPLICATION NO. 100000104920 Reference ID : 860296940</t>
   </si>
   <si>
     <t>BILL/00172/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/14</t>
-[...19 lines deleted...]
-  <si>
     <t>"New Service Connection Charge for (REJU)NAKHATI TG TW NO-III , MAL CCC " APPLICATION NO. 4003377472 Reference ID : 403192833</t>
   </si>
   <si>
     <t>BILL/00171/2024-2025</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (MATIALI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000993/2024-2025</t>
   </si>
   <si>
     <t>13/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...37 lines deleted...]
-    <t>PRATIK ROY</t>
   </si>
   <si>
     <t>Balance work, Construction of approaches to Pump House area and Land development inside PH area under Rejuvenation of Nakhati TG in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000522/2024-2025</t>
   </si>
   <si>
     <t>122/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>ADITRI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -807,584 +807,584 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.2</v>
+        <v>66.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>56.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.84</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>11.8</v>
+        <v>24.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.86</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>13.52</v>
+        <v>9.2</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>0.68</v>
+        <v>13.52</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>36.03</v>
+        <v>11.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>547.59</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>66.52</v>
+        <v>36.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>56.44</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>84.84</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>24.25</v>
+        <v>547.59</v>
       </c>
       <c r="Q11" s="4">
-        <v>20.33</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>83.86</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>17.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>