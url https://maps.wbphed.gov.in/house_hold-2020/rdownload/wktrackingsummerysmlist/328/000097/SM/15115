--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -251,108 +251,108 @@
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>ADWIJA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of different components of Neoranadi Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000045/2023-2024</t>
   </si>
   <si>
     <t>238/JD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>962/NMD</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>1106/NMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for NEORA NADI PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000862/2023-2024</t>
   </si>
   <si>
     <t>1806/NMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE (KOLKATA)</t>
-  </si>
-[...37 lines deleted...]
-    <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1562,186 +1562,186 @@
       <c r="H14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>24.79</v>
+        <v>132.34</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>132.34</v>
+        <v>357.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
-        <v>357.12</v>
+        <v>24.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1003.14</v>