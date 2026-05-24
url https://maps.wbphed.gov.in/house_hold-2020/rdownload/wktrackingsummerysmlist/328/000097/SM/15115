--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1502,54 +1502,54 @@
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P13" s="4">
         <v>286.38</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>232.92</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>81.33</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1725,54 +1725,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1003.14</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>232.92</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>23.22</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>