--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,68 +216,50 @@
     <t>BP/23-24/236</t>
   </si>
   <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
   </si>
   <si>
     <t>BILL/01301/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-693</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
     <t>Infrastructure Cost for NEORA NODI TEA GARDEN, T/W No. I under MAL CCC [APPLICATION NO. 100000091998 ; Reference ID : 860283908]</t>
   </si>
   <si>
     <t>BILL/01716/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/238</t>
-  </si>
-[...16 lines deleted...]
-    <t>ADWIJA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of different components of Neoranadi Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000045/2023-2024</t>
   </si>
   <si>
     <t>238/JD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
@@ -741,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1418,374 +1400,315 @@
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>7.51</v>
+        <v>286.38</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>232.92</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>81.33</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>286.38</v>
+        <v>132.34</v>
       </c>
       <c r="Q13" s="4">
-        <v>232.92</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>81.33</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>132.34</v>
+        <v>357.12</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>357.12</v>
+        <v>24.79</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...23 lines deleted...]
-      <c r="I16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>995.63</v>
+      </c>
+      <c r="P16" s="8">
+        <v>232.92</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>23.39</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>