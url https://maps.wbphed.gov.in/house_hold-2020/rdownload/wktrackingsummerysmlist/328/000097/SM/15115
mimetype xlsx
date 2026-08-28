--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,249 +92,249 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>NEORA NADI TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15115</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Neoranadi Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>238/JD</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>PRASENJIT BASAK</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for NEORA NADI PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000862/2023-2024</t>
+  </si>
+  <si>
+    <t>1806/NMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE (KOLKATA)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000065/2023-2024</t>
   </si>
   <si>
     <t>1074/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Balance work of Distribution System and Functional Household Tap Connection (FHTC) including Different Components of Neoranadi TG PWSS i.e. TW, Pump House, Boundary Wall, Rising main etc. in connection with Jal Jeevan Mission at Block-Mal under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000431/2024-2025</t>
   </si>
   <si>
     <t>2275/JD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
-    <t>PRASENJIT BASAK</t>
-[...1 lines deleted...]
-  <si>
     <t>RTOR000155/2023-2024</t>
   </si>
   <si>
     <t>2013/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for NEORA NODI TEA GARDEN, T/W No. I under MAL CCC [APPLICATION NO. 4003256029 ; Reference ID : 403097550]</t>
+  </si>
+  <si>
+    <t>BILL/01715/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/239</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for NEORA NADI, T/W No. II, under MAL CCC [APPLICATION NO. 100000096819 , Reference ID : 860287689]</t>
+  </si>
+  <si>
+    <t>BILL/01790/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/236</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for NEORA NODI TEA GARDEN, T/W No. I under MAL CCC [APPLICATION NO. 100000091998 ; Reference ID : 860283908]</t>
+  </si>
+  <si>
+    <t>BILL/01716/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/238</t>
   </si>
   <si>
     <t>New Service Connection Charge for NEORA NADI, T/W No. II, under MAL CCC [APPLICATION NO. 4003302999 , Reference ID : 403132352]</t>
   </si>
   <si>
     <t>BILL/01789/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/237</t>
   </si>
   <si>
-    <t>19/01/2024</t>
-[...22 lines deleted...]
-  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
   </si>
   <si>
     <t>BILL/01301/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-693</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>Infrastructure Cost for NEORA NODI TEA GARDEN, T/W No. I under MAL CCC [APPLICATION NO. 100000091998 ; Reference ID : 860283908]</t>
-[...22 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...19 lines deleted...]
-    <t>S.P. ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,808 +863,808 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>47.59</v>
+        <v>286.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>232.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.33</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>28.65</v>
+        <v>24.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>67.08</v>
+        <v>47.59</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>8.43</v>
+        <v>28.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>0.68</v>
+        <v>67.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>0.68</v>
+        <v>8.43</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.18</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>34.33</v>
+        <v>4.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P11" s="4">
         <v>3.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>286.38</v>
+        <v>0.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>232.92</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>81.33</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>132.34</v>
+        <v>34.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>357.12</v>
+        <v>132.34</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>24.79</v>
+        <v>357.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>995.63</v>