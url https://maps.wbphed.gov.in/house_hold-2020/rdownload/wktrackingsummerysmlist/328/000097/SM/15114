--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,68 @@
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>B.M CONSTRUCTION</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at REJUVENATION OF METELI BAZAR PWSS(TW-I) and other adjacent water supply scheme UNDER JJM under METELI Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri</t>
   </si>
   <si>
     <t>ORD/000095/2025-2026</t>
   </si>
   <si>
     <t>1085/HQ/NMD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
+  </si>
+  <si>
+    <t>Construction of different components of Rejuvenation of Chilouni Tea Garden PWSS i.e. OHR, Boundary Walls, Water Distribution Network, Rising Main etc. in connection with Jal Jeevan Mission at Block - Matiali under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2023-2024</t>
+  </si>
+  <si>
+    <t>852/JD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1266,54 +1284,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>4.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1327,54 +1345,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P11" s="4">
         <v>4.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1388,54 +1406,54 @@
       <c r="I12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>22.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>22.74</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1449,54 +1467,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
         <v>3.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1524,87 +1542,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>0.63</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P15" s="4">
+        <v>147.52</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>118.57</v>
+      </c>
+      <c r="R15" s="4">
+        <v>80.37</v>
+      </c>
+      <c r="S15" s="4">
+        <v>58</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>250.75</v>
+      </c>
+      <c r="P16" s="8">
+        <v>153.72</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>61.31</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>