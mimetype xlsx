--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -89,243 +89,243 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Chilouni Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15114</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 2 Nos. 183 mm x 125mm dia 120 m Deep tube well by ODEX-165 method of drilling at Chilaoni TG area Piped Water Supply Scheme under PHE Dte. Jalpaiguri Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>1314/JD</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>16/07/2022</t>
+  </si>
+  <si>
+    <t>S. N. POLYMERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 x2.40) size with sanitary &amp; plumbing arrangement at 4th tube well site for Chilouni TG P.W.S.S. under Jalpaiguri Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2022-2023</t>
+  </si>
+  <si>
+    <t>75/JSSD</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>SUJOY CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 x2.40) size with sanitary &amp; plumbing arrangement at 3rd tube well site for Chilouni TG P.W.S.S. under Jalpaiguri Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000087/2022-2023</t>
+  </si>
+  <si>
+    <t>74/JSSD</t>
+  </si>
+  <si>
+    <t>SUJAN LAMA</t>
+  </si>
+  <si>
     <t>Retroffitting works, repairing of 2 nos pump house 2 nos boundary wall, repairing of Rising main line and other allied works at Chilaoni TG Area Piped water supply Scheme under Jalpaiguri Division.P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000398/2022-2023</t>
   </si>
   <si>
     <t>607/JD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
-    <t>SUJAN LAMA</t>
-[...17 lines deleted...]
-    <t>S. N. POLYMERS PVT. LTD.</t>
+    <t>Construction of different components of Rejuvenation of Chilouni Tea Garden PWSS i.e. OHR, Boundary Walls, Water Distribution Network, Rising Main etc. in connection with Jal Jeevan Mission at Block - Matiali under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2023-2024</t>
+  </si>
+  <si>
+    <t>852/JD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA SAHA</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF CHILOUNI TG AREA PWSS, TW no III,IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>477/NMD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Engagement of Block Level Staff(Field Surveyor) through Implementation Agency for House hold survey (under ISA supervision) at Matiali block in Connection with JIM under Jalpaiguri Division, PHE Dte with in Jalpaiguri District.</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>1286/RWS</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>B.M CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>1069/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Infrastructure Cost for CHALOUNI T.G RANA LINE W/S Scheme, T/W No. IV, under METELLI CCC, [APPLICATION NO. 100000066825, Reference ID : 860257225]</t>
   </si>
   <si>
     <t>BILL/00705/2022-2023</t>
   </si>
   <si>
     <t>BP/22-23/144</t>
   </si>
   <si>
     <t>04/03/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for CHALOUNI T.G NEW LINE W/S Scheme, T/W No. IV, under METELLI CCC, [APPLICATION NO. 4002964337, Reference ID : 402851946]</t>
   </si>
   <si>
     <t>BILL/00702/2022-2023</t>
   </si>
   <si>
     <t>Infrastructure Cost for CHALOUNI T.G NEW LINE W/S Scheme, T/W No. IV, under METELLI CCC W/S Scheme, , [APPLICATION NO. 100000066826, Reference ID : 860257226]</t>
   </si>
   <si>
     <t>BILL/00703/2022-2023</t>
   </si>
   <si>
     <t>New Service Connection Charge for CHALOUNI T.G RANA LINE W/S Scheme, T/W No. IV, under METELLI CCC, [APPLICATION NO. 4002964336, Reference ID : 402851948]</t>
   </si>
   <si>
     <t>BILL/00704/2022-2023</t>
   </si>
   <si>
-    <t>Construction of Pump House (3.60 x2.40) size with sanitary &amp; plumbing arrangement at 3rd tube well site for Chilouni TG P.W.S.S. under Jalpaiguri Division,P.H.E Dte.</t>
-[...64 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at REJUVENATION OF METELI BAZAR PWSS(TW-I) and other adjacent water supply scheme UNDER JJM under METELI Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri</t>
   </si>
   <si>
     <t>ORD/000095/2025-2026</t>
   </si>
   <si>
     <t>1085/HQ/NMD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
-  </si>
-[...16 lines deleted...]
-    <t>NARAYAN CHANDRA SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -874,60 +874,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>29.35</v>
+        <v>13.84</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -935,711 +935,711 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>13.84</v>
+        <v>4.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>15.45</v>
+        <v>4.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>4.29</v>
+        <v>29.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.68</v>
+        <v>147.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>118.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.37</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>3.13</v>
+        <v>22.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.68</v>
+        <v>3.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>4.65</v>
+        <v>15.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>4.65</v>
+        <v>4.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>22.76</v>
+        <v>0.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>22.74</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>3.11</v>
+        <v>3.13</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.11</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>0.63</v>
+        <v>0.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>147.52</v>
+        <v>0.63</v>
       </c>
       <c r="Q15" s="4">
-        <v>118.57</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>80.37</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>250.75</v>