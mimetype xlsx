--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,68 +135,50 @@
     <t>SUDIP DUTTA</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall Surface, Drain, Pathway with related ancillary work at Head Works site of Palashbari Tea Garden Area PWSS under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ</t>
   </si>
   <si>
     <t>ORD/000783/2021-2022</t>
   </si>
   <si>
     <t>839/JD</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>30/04/2022</t>
   </si>
   <si>
     <t>DULAL CHOUDHURY</t>
-  </si>
-[...16 lines deleted...]
-    <t>LOKNATH CONSTRUCTION</t>
   </si>
   <si>
     <t>New Service Connection Charge for REJU PALASHBARI, T/W No. III, under BANARHAT CCC [APPLICATION NO. 400333017 , Reference ID : 403157467]</t>
   </si>
   <si>
     <t>BILL/02000/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/308</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (BANARHAT Block ) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000987/2024-2025</t>
   </si>
@@ -639,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -885,319 +867,258 @@
         <v>28.53</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>77.09</v>
+        <v>3.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>3.9</v>
+        <v>57.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>57.53</v>
+        <v>547.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>648.32</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>