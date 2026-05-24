--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -845,54 +845,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>28.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.45</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1058,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>648.32</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>13.25</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>2.04</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>