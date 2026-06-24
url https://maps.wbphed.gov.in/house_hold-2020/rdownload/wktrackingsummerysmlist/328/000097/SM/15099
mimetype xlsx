--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,83 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of different components of Rejuvenation Of Palashbari Tea Garden PWSS i.e. TW, Pump Houses, Water distribution Network, RISING MAIN etc. in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2023-2024</t>
+  </si>
+  <si>
+    <t>435/JD.</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>LOKNATH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Consturction of 3rd Tube Well site Boundary wall, Drain, Pathway at Palashbari PWSS i.c.w. Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000535/2024-2025</t>
+  </si>
+  <si>
+    <t>126/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1038,87 +1071,209 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>547.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>77.09</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>21.8</v>
+      </c>
+      <c r="R8" s="4">
+        <v>28.28</v>
+      </c>
+      <c r="S8" s="4">
+        <v>41</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>11.68</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>70</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>737.09</v>
+      </c>
+      <c r="P10" s="8">
+        <v>35.05</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>4.76</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>