--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,195 +77,192 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Palasbari Tea Garden Area Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/15099</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall Surface, Drain, Pathway with related ancillary work at Head Works site of Palashbari Tea Garden Area PWSS under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000783/2021-2022</t>
+  </si>
+  <si>
+    <t>839/JD</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>30/04/2022</t>
+  </si>
+  <si>
+    <t>DULAL CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Construction of different components of Rejuvenation Of Palashbari Tea Garden PWSS i.e. TW, Pump Houses, Water distribution Network, RISING MAIN etc. in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2023-2024</t>
+  </si>
+  <si>
+    <t>435/JD.</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>LOKNATH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>Rejuvenation of Palasbari Tea Garden Area Piped Water Supply Scheme</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF PALASBARI TEA GARDEN AREA PWSS, TW NO III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000667/2023-2024</t>
   </si>
   <si>
     <t>1482/NMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>01/05/2025</t>
   </si>
   <si>
     <t>SUDIP DUTTA</t>
   </si>
   <si>
-    <t>Jalpaiguri Division</t>
-[...22 lines deleted...]
-  <si>
     <t>New Service Connection Charge for REJU PALASHBARI, T/W No. III, under BANARHAT CCC [APPLICATION NO. 400333017 , Reference ID : 403157467]</t>
   </si>
   <si>
     <t>BILL/02000/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/308</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
+    <t>Consturction of 3rd Tube Well site Boundary wall, Drain, Pathway at Palashbari PWSS i.c.w. Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000535/2024-2025</t>
+  </si>
+  <si>
+    <t>126/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (BANARHAT Block ) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000987/2024-2025</t>
   </si>
   <si>
     <t>11/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...31 lines deleted...]
-    <t>15/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -814,431 +811,431 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.76</v>
+        <v>28.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.45</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>28.53</v>
+        <v>77.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>13.25</v>
+        <v>21.8</v>
       </c>
       <c r="R4" s="4">
-        <v>46.45</v>
+        <v>28.28</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.9</v>
+        <v>10.76</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>57.53</v>
+        <v>3.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>547.59</v>
+        <v>11.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>77.09</v>
+        <v>57.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.8</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>28.28</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.68</v>
+        <v>547.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>737.09</v>
       </c>
       <c r="P10" s="8">
         <v>35.05</v>
       </c>
       <c r="Q10" s="8">
         <v>4.76</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>