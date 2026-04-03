--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,65 @@
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Construction of Pump House, Sinking Tube Well, Laying Rising Main etc for Rejuvenation of Bhangamali Piped Water Supply Scheme at Dhupguri Block in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>389/A/JD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>VIBEKANANDA DEY</t>
+  </si>
+  <si>
+    <t>Balance Laying Distribution System with Providing FHTC, Overhauling of I.E.P. and other allied works related to Pipeline in connection with Jal Jeevan Mission at Bhangamali Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2024-2025</t>
+  </si>
+  <si>
+    <t>2026/JD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1110,87 +1125,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>35.66</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P9" s="4">
+        <v>14.23</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>20</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>519.88</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>