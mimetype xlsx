--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -810,54 +810,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>4.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.63</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -871,54 +871,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>11.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>88.86</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1111,54 @@
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>35.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>22.74</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1206,54 +1206,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>519.88</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>20.44</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>