--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -107,162 +107,162 @@
   <si>
     <t>SM/15096</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Retrofitting works in connection with FHTC works for the habitation of Dangar Bari , Fokkorer Bari , near Chandrakanta School &amp; Providing balanced Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna under the command area of Bhangamali Water Supply Scheme at Maynaguri Block under under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000167/2022-2023</t>
   </si>
   <si>
     <t>1418/JD</t>
   </si>
   <si>
     <t>14/07/2022</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>MRINMOY KANTI DUTTA</t>
   </si>
   <si>
+    <t>Construction of Pump House, Sinking Tube Well, Laying Rising Main etc for Rejuvenation of Bhangamali Piped Water Supply Scheme at Dhupguri Block in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>389/A/JD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>VIBEKANANDA DEY</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF BHANGAMALI PWSS, TW NO- III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000460/2023-2024</t>
   </si>
   <si>
     <t>1436/NMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
   </si>
   <si>
+    <t>Balance Laying Distribution System with Providing FHTC, Overhauling of I.E.P. and other allied works related to Pipeline in connection with Jal Jeevan Mission at Bhangamali Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2024-2025</t>
+  </si>
+  <si>
+    <t>2026/JD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for BHANGAMALI (REJU), T/W-III under MAYNAGURI CCC APPLICATION NO. 4003401391 Reference ID : 403212005</t>
   </si>
   <si>
     <t>BILL/00285/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/36</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Maynaguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
   <si>
     <t>961/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...34 lines deleted...]
-    <t>19/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -832,397 +832,397 @@
         <v>4.62</v>
       </c>
       <c r="Q3" s="4">
         <v>2.11</v>
       </c>
       <c r="R3" s="4">
         <v>45.63</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>11.5</v>
+        <v>35.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.22</v>
+        <v>8.11</v>
       </c>
       <c r="R4" s="4">
-        <v>88.86</v>
+        <v>22.74</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.68</v>
+        <v>11.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.86</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>93.06</v>
+        <v>14.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>357.12</v>
+        <v>3.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>35.66</v>
+        <v>93.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.11</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>22.74</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>14.23</v>
+        <v>357.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>519.88</v>