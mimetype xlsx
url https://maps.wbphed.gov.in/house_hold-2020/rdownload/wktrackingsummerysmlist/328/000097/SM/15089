--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,71 @@
     <t>BP/24-25/25</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Construction of Pump House (3.60 m X 2.40 m) size with Sanitary &amp; Plumbing arrangement at 3rd Tube well site for Ambari Falakata P.W.S.S. under Jalpaiguri Division, P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000578/2021-2022</t>
   </si>
   <si>
     <t>158/JD</t>
   </si>
   <si>
     <t>19/01/2022</t>
   </si>
   <si>
     <t>20/03/2022</t>
   </si>
   <si>
     <t>MAA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF AMBARI FALAKATA PWSS,at TW NO V in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>1378/NMD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>R.K.ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -760,54 +781,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>82.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.94</v>
       </c>
       <c r="S3" s="4">
         <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -821,54 +842,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>12.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.2</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -953,87 +974,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>12.13</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>2.85</v>
+      </c>
+      <c r="R7" s="4">
+        <v>23.5</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>120.54</v>
+      </c>
+      <c r="P8" s="8">
+        <v>24.27</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>20.14</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>