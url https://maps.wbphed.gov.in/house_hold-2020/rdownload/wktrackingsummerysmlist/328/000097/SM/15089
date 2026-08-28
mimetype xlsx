--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,147 +89,147 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>REJUVENATION OF AMBARI FALAKATA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15089</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Pump House (3.60 m X 2.40 m) size with Sanitary &amp; Plumbing arrangement at 3rd Tube well site for Ambari Falakata P.W.S.S. under Jalpaiguri Division, P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000578/2021-2022</t>
+  </si>
+  <si>
+    <t>158/JD</t>
+  </si>
+  <si>
+    <t>19/01/2022</t>
+  </si>
+  <si>
+    <t>20/03/2022</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISES</t>
+  </si>
+  <si>
     <t>Construction of different components of Rejuvenation of Ambari Falakata PWSS ie. TW, Pump Houses, Water distribution Network, IEP etc. in connection with Jal Jeevan Mission at Rajganj Block, under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000074/2023-2024</t>
   </si>
   <si>
     <t>429/JD.</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>KANAI LAL SEN</t>
   </si>
   <si>
     <t>Overhauling and Reconditioning of The IEP (2 Unit) other Ancillary Works at Ambari Falakata H/W Site at Block Rajganj, under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000133/2024-2025</t>
   </si>
   <si>
     <t>1292/JD</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>BAJRANG ENTERPRISE</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF AMBARI FALAKATA PWSS,at TW NO V in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>1378/NMD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>R.K.ENTERPRISES</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for AMBARI FALAKATA, T/WNO. V under FULBARIHAT CCC APPLICATION NO. 4003385989 Reference ID : 403199279</t>
   </si>
   <si>
     <t>BILL/00182/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/25</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...37 lines deleted...]
-    <t>R.K.ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -778,60 +778,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>82.62</v>
+        <v>4.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.86</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>11.94</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -839,239 +839,239 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.02</v>
+        <v>82.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.56</v>
+        <v>9.86</v>
       </c>
       <c r="R4" s="4">
-        <v>96.2</v>
+        <v>11.94</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>9.12</v>
+        <v>12.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.2</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.65</v>
+        <v>12.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.5</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>12.13</v>
+        <v>9.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.85</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>23.5</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>120.54</v>