--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,174 +113,174 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with JJM under the command area of Dakshin Salbari Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000415/2022-2023</t>
   </si>
   <si>
     <t>169/RWS</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>NEW KUNDU ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of different components for Rejuvenation of Dakshin Shalbari PWSS i.e. TW, Pump Houses, Water distribution Network, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block ¿ Banarhat under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000106/2023-2024</t>
+  </si>
+  <si>
+    <t>437/JD.</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>RABINDRANATH DUTTA</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF DAKSHIN SALBARI PWSS, TW NO- III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000181/2023-2024</t>
   </si>
   <si>
     <t>1218/NMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>01/09/2025</t>
   </si>
   <si>
     <t>SUDIP DUTTA</t>
   </si>
   <si>
+    <t>Construction of C.C. drain (extension) at front side of head work site along the road to drain out over flow water of OHR under Dakshin Salbari Water supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>386/RWS</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2023-2024</t>
   </si>
   <si>
     <t>1068/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of C.C. drain (extension) at front side of head work site along the road to drain out over flow water of OHR under Dakshin Salbari Water supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying of Wash out line and distribution line over jhora at Dakshin Salbari Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,Assistant Engineer,HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000021/2024-2025</t>
   </si>
   <si>
     <t>518/JD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charge for new service connection at REJUVENATION OF DAKSHIN SALBARI,T/W-III, GAIRKATA CCC APPLICATION NO. 4003438171 Reference ID : 403238894</t>
+  </si>
+  <si>
+    <t>BILL/00483/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/101</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>Infrastructure development cost for new service connection at REJUVENATION OF DAKSHIN SALBARI,T/W-III, GAIRKATA CCC APPLICATION NO. 100000110784 Reference ID : 860303154</t>
   </si>
   <si>
     <t>BILL/00484/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/101</t>
-[...7 lines deleted...]
-  <si>
     <t>Fuel,lubricant, stearing oil charges for Government inspection vehicle,NMD,PHE,Dte Invoice no-0059/2023-2024, Dt-30/09/23</t>
   </si>
   <si>
     <t>BILL/01082/2024-2025</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>M/S MILLENNIUM FUEL CENTRE</t>
-  </si>
-[...22 lines deleted...]
-    <t>RABINDRANATH DUTTA</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -853,561 +853,561 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.35</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>11.49</v>
+        <v>56.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>27.17</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.99</v>
+        <v>11.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>2.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>101.33</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>1.9</v>
+        <v>3.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>3.33</v>
+        <v>1.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>78.18</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.3</v>
+        <v>0.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.82</v>
+        <v>3.33</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>56.71</v>
+        <v>0.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>547.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
@@ -1418,54 +1418,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>631.53</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>21.8</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>3.45</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>