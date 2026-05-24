--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,65 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF UTTAR DANGAPARA AND DAKSHIN SAKOJHORA PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1212/NMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>TAPAN BISWAS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Sluice Valve, Pathway, Drain etc. at 3rd TW Site for Uttar Dangapara &amp; Dakshin Sakoajhora PWSS i.c.w. JJM under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000542/2024-2025</t>
+  </si>
+  <si>
+    <t>120/JD</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>PAMPA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -856,54 +871,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -974,54 +989,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>19.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>47.08</v>
       </c>
       <c r="S5" s="4">
         <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1393,101 +1408,162 @@
       <c r="I12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>11.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>52.47</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>11.55</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>90</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>696.21</v>
+      </c>
+      <c r="P14" s="8">
+        <v>18.79</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>