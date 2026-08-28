--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,222 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Uttar Danga Para &amp; Dakshin Sakojhora Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15078</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Pump House, Sinking Tube Well, Laying Rising Main etc of Uttar Dangapara &amp; Dakshin Sakoajhora PWSS , in connection with Rejuvenation of Uttar Dangapara &amp; Dakshin Sakoajhora PWSS under Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000093/2023-2024</t>
+  </si>
+  <si>
+    <t>2000/JD</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>NARESH SEN</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF UTTAR DANGAPARA AND DAKSHIN SAKOJHORA PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1212/NMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>TAPAN BISWAS</t>
+  </si>
+  <si>
     <t>Emergency restoration work of pucca road that was damaged during pipe laying at Uttar Dangapara &amp; Dakshin Sakoajhora Piped Water Supply Scheme in connection with JJM under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000022/2023-2024</t>
   </si>
   <si>
     <t>122/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>PARESH CHANDRA GUHA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>1056/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Pump House, Sinking Tube Well, Laying Rising Main etc of Uttar Dangapara &amp; Dakshin Sakoajhora PWSS , in connection with Rejuvenation of Uttar Dangapara &amp; Dakshin Sakoajhora PWSS under Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, P.H.E.Dte.</t>
-[...17 lines deleted...]
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for new service connection at REJUVENATION OF UTTAR DANGAPARA AND DAKSHIN SAKOJHORA PWSS, TW no III GAIRKATA CCC APPLICATION NO. 4003441947 Reference ID : 403241902</t>
+  </si>
+  <si>
+    <t>BILL/00589/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/143</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure development cost for new service connection at REJUVENATION OF UTTAR DANGAPARA AND DAKSHIN SAKOJHORA PWSS, TW no III GAIRKATA CCC APPLICATION NO. 100000111357 Reference ID : 860303377</t>
   </si>
   <si>
     <t>BILL/00590/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/143</t>
-[...13 lines deleted...]
-  <si>
     <t>Providing FHTC with LDS for direct boosting and Installation of Sluice Valve at different strategic point in connection with JJM of Uttar Dangapara and Dakshin Sakoajhora Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000533/2024-2025</t>
   </si>
   <si>
     <t>124/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>SUNIL ROY</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (BANARHAT Block ) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000987/2024-2025</t>
   </si>
   <si>
     <t>11/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: BANARHAT, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001041/2024-2025</t>
   </si>
   <si>
     <t>29/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>DIAMOND ELECTRICAL WORKS</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAN BISWAS</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Sluice Valve, Pathway, Drain etc. at 3rd TW Site for Uttar Dangapara &amp; Dakshin Sakoajhora PWSS i.c.w. JJM under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000542/2024-2025</t>
   </si>
   <si>
     <t>120/JD</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>PAMPA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -868,640 +868,640 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.91</v>
+        <v>19.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.9</v>
+        <v>9.08</v>
       </c>
       <c r="R3" s="4">
-        <v>99.59</v>
+        <v>47.08</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.4</v>
+        <v>11.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>52.47</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>19.29</v>
+        <v>3.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.08</v>
+        <v>3.9</v>
       </c>
       <c r="R5" s="4">
-        <v>47.08</v>
+        <v>99.59</v>
       </c>
       <c r="S5" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.74</v>
+        <v>2.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>0.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>26.06</v>
+        <v>3.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>57.53</v>
+        <v>26.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>12.26</v>
+        <v>57.53</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>547.59</v>
+        <v>12.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>11.07</v>
+        <v>547.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.81</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>52.47</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>11.55</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">