--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,65 @@
     <t>05/06/2025</t>
   </si>
   <si>
     <t>JAYA SARKAR</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF MOGALKATA TEA GARDEN AREA PWSS, TW NO III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000459/2023-2024</t>
   </si>
   <si>
     <t>1435/NMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, footpath, drain including Rising Main and other allied works at Mogalkata PWSS in connection with Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>2409./JD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1268,87 +1283,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>11.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10.73</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>90</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>677.71</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>