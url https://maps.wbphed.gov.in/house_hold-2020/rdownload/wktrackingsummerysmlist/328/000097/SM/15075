--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,65 @@
     <t>1435/NMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, footpath, drain including Rising Main and other allied works at Mogalkata PWSS in connection with Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000428/2024-2025</t>
   </si>
   <si>
     <t>2409./JD</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with Interconnection Work and other Works related to Pipe Line for Augmentation of Mogalkata Piped Water Supply Scheme in connection with Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000557/2024-2025</t>
+  </si>
+  <si>
+    <t>05/HQ/JD</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -850,54 +865,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100.17</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,54 +983,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>12.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.38</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1208,54 +1223,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>27.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.59</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>68.62</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1269,54 +1284,54 @@
       <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>11.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>78.12</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1344,87 +1359,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>10.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="4">
+        <v>8.9</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>686.62</v>
+      </c>
+      <c r="P13" s="8">
+        <v>41.41</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>6.03</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>