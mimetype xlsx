--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -113,84 +113,138 @@
   <si>
     <t>Laying of Pipe line in uncovered area including installation of Sluice Valves at different strategic point within the command area of Mogolkata T.G. P.W.S.S. at Dhupguri Block under Jalpaiguri Division. P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000191/2022-2023</t>
   </si>
   <si>
     <t>1694/JD</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
     <t>DIPAK KUMAR CHAKRABORTY</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF MOGALKATA TEA GARDEN AREA PWSS, TW NO III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000459/2023-2024</t>
+  </si>
+  <si>
+    <t>1435/NMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
+    <t>Construction of Pump House, Sinking Tube Well, Laying Rising Main, Water Distribution Network etc. of Mogalkata Tea Garden PWSS , in connection with Rejuvenation of Mogalkata Tea Garden PWSS under Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2023-2024</t>
+  </si>
+  <si>
+    <t>411/A/JD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>JAYA SARKAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000051/2023-2024</t>
   </si>
   <si>
     <t>1099/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Providing FHTC including retrofitting works near Totapara Bazar for Mogalkata Piped Water Supply Scheme at Banarhat Block in under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000539/2023-2024</t>
   </si>
   <si>
     <t>1971/JD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>23/01/2024</t>
   </si>
   <si>
     <t>JITENDRA NATH ROY</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>Construction of Boundary Wall, footpath, drain including Rising Main and other allied works at Mogalkata PWSS in connection with Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>2409./JD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for REJUVENATION OF MOGALKATA TG, T/W-III, under BANARHAT CCC APPLICATION NO. 4003374000 Reference ID : 403189743</t>
   </si>
   <si>
     <t>BILL/00134/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/01</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (BANARHAT Block ) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000987/2024-2025</t>
   </si>
@@ -201,104 +255,50 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...52 lines deleted...]
-    <t>31/07/2025</t>
   </si>
   <si>
     <t>Laying Distribution System with Interconnection Work and other Works related to Pipe Line for Augmentation of Mogalkata Piped Water Supply Scheme in connection with Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000557/2024-2025</t>
   </si>
   <si>
     <t>05/HQ/JD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -887,515 +887,515 @@
         <v>4.1</v>
       </c>
       <c r="Q3" s="4">
         <v>4.11</v>
       </c>
       <c r="R3" s="4">
         <v>100.17</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.59</v>
+        <v>11.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.12</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>12.57</v>
+        <v>27.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.73</v>
+        <v>18.59</v>
       </c>
       <c r="R5" s="4">
-        <v>77.38</v>
+        <v>68.62</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>4.02</v>
+        <v>2.59</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>57.53</v>
+        <v>12.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>77.38</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>547.59</v>
+        <v>10.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>27.08</v>
+        <v>4.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>18.59</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>68.62</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>11.5</v>
+        <v>57.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>8.99</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>78.12</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>10.73</v>
+        <v>547.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>