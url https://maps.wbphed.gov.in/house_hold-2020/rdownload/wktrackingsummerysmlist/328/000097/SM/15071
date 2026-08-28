--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,144 +89,144 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>REJUVENATION OF RAIPUR TEA GARDEN AREA PWSS</t>
   </si>
   <si>
     <t>SM/15071</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of different components of Rejuvenation of Raipur T.G. PWSS i.e TW, pump houses,water distribution network, Boundary wall, Rising main, etc in connection with JJM at Block - Jalpaiguri Sadar under jalpaiguri Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000107/2023-2024</t>
+  </si>
+  <si>
+    <t>385/JD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>NEW KUNDU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF RAIPUR TEA GARDEN PWSS,at TW NO III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000722/2023-2024</t>
+  </si>
+  <si>
+    <t>1544/NMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>01/10/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
     <t>Land devlopment at 2nd site under Raipur T.G. Piped Water Supply Scheme under Jalpiaiguri Division,P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000494/2022-2023</t>
   </si>
   <si>
     <t>286/RWS</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
-    <t>NEW KUNDU ENTERPRISE</t>
-[...22 lines deleted...]
-  <si>
     <t>New Service Connection Charge for RAIPUR TEA GARDEN,T/W-III, under UKILPARA MASKALIBARI CCC APPLICATION NO. 4003343597 Reference ID : 403174733</t>
   </si>
   <si>
     <t>BILL/00161/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/14</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000986/2024-2025</t>
   </si>
   <si>
     <t>10/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -775,57 +775,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.98</v>
+        <v>49.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>36.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.83</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -839,267 +839,267 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>12.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>69.45</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>7.87</v>
+        <v>0.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>55.65</v>
+        <v>7.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>49.45</v>
+        <v>55.65</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>126.38</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>46.12</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>36.49</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>