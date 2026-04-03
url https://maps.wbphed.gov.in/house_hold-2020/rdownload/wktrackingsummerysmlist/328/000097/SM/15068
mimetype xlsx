--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,71 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of different components for Rejuvenation of Jogesh Chandra Tea Garden PWSS I.e. TW, Pump Houses, Rising Main, Boundary wall etc. at Block - Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000331/2023-2024</t>
+  </si>
+  <si>
+    <t>1541/JD</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>06/04/2024</t>
+  </si>
+  <si>
+    <t>M/S KARMAKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1088,87 +1109,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>357.12</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>22.42</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>536.62</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>