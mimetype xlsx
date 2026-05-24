--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -859,54 +859,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>11.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.95</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1156,88 +1156,88 @@
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>22.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>66.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>536.62</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>22.84</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>4.26</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>