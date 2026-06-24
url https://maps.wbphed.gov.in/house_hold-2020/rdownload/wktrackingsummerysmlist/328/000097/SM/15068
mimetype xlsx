--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,62 @@
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Construction of different components for Rejuvenation of Jogesh Chandra Tea Garden PWSS I.e. TW, Pump Houses, Rising Main, Boundary wall etc. at Block - Mal under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000331/2023-2024</t>
   </si>
   <si>
     <t>1541/JD</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>M/S KARMAKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>QUOTATION CHARGES FOR JOGESH CHANDRA T.G PWSS APPLICATION NO- 4003545459 CONSUMER ID- 402479788</t>
+  </si>
+  <si>
+    <t>BILL/00005/2025-2026</t>
+  </si>
+  <si>
+    <t>86/W/25-26</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1170,87 +1182,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>22.42</v>
       </c>
       <c r="Q9" s="4">
         <v>15.01</v>
       </c>
       <c r="R9" s="4">
         <v>66.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.21</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>536.83</v>
+      </c>
+      <c r="P11" s="8">
+        <v>22.84</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>4.25</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>