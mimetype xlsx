--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -77,104 +77,125 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>REJUVENATION OF JOGESH CHANDRA TEA GARDEN AREA PWSS</t>
+  </si>
+  <si>
+    <t>SM/15068</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF JOGESH CHANDRA TG AREA PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000428/2023-2024</t>
+  </si>
+  <si>
+    <t>1345/NMD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
-    <t>REJUVENATION OF JOGESH CHANDRA TEA GARDEN AREA PWSS</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of different components for Rejuvenation of Jogesh Chandra Tea Garden PWSS I.e. TW, Pump Houses, Rising Main, Boundary wall etc. at Block - Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000331/2023-2024</t>
+  </si>
+  <si>
+    <t>1541/JD</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>06/04/2024</t>
+  </si>
+  <si>
+    <t>M/S KARMAKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2023-2024</t>
   </si>
   <si>
     <t>1061/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Infrastructure development cost for new service connection at Reju. of Jogeshchandra TG, TW NO-III, KRANTI CCC APPLICATION NO. 100000103458 Reference ID : 860295868</t>
   </si>
   <si>
     <t>BILL/00211/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/25</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for Reju. of Jogeshchandra TG, TW NO-III, KRANTI CCC APPLICATION NO. 4003373903 Reference ID : 403190124</t>
   </si>
   <si>
     <t>BILL/00210/2024-2025</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
@@ -186,71 +207,50 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S KARMAKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>QUOTATION CHARGES FOR JOGESH CHANDRA T.G PWSS APPLICATION NO- 4003545459 CONSUMER ID- 402479788</t>
   </si>
   <si>
     <t>BILL/00005/2025-2026</t>
   </si>
   <si>
     <t>86/W/25-26</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -789,481 +789,481 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.25</v>
+        <v>11.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>11.35</v>
+        <v>22.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.83</v>
+        <v>15.01</v>
       </c>
       <c r="R4" s="4">
-        <v>68.95</v>
+        <v>66.95</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>11.46</v>
+        <v>1.25</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.69</v>
+        <v>11.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>132.34</v>
+        <v>0.69</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>357.12</v>
+        <v>132.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>22.42</v>
+        <v>357.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>15.01</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>66.95</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
         <v>0.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>