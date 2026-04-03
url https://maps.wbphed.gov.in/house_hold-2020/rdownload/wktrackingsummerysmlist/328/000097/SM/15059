--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,156 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Baradighi Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15059</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Construction of 250 cum capacity 20 m staging height OHR, tube well, pump house 3.60x2.40m with sanitary arrangement, boundary wall, Laying distribution system, Rising Main for BARADIGHI T.G. under Jalpaiguri Division, PHE Dte.</t>
+    <t>Providing Functional Household Tap Connection in connection with Jaldhara/Jalswapna near factory line and allied areas for Barodighi TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000042/2020-2021</t>
-[...8 lines deleted...]
-    <t>10/02/2021</t>
+    <t>ORD/000387/2022-2023</t>
+  </si>
+  <si>
+    <t>362/JD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>PRIYABRATA KARMAKAR</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (150 nos) in connection with JJM near Dipu line, Mangla line, Bhouka line and allied areas for Barodighi T.G. Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000351/2022-2023</t>
+  </si>
+  <si>
+    <t>613/JD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000058/2023-2024</t>
+  </si>
+  <si>
+    <t>1089/JD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF BARADIGHI PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000169/2023-2024</t>
+  </si>
+  <si>
+    <t>1211/NMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>ASHWIRBAD WOOD CRAFT</t>
+  </si>
+  <si>
+    <t>Conctruction of approach road with paver block inside the premises and outside approach, R.B.T fixing in boundary wall and inside drain at H/W site for Barodighi TG Area Piped Water Supply Scheme under Jalpaiguri Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2022-2023</t>
+  </si>
+  <si>
+    <t>612/JD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
   </si>
   <si>
     <t>BOSE ENTERPRISE</t>
-  </si>
-[...82 lines deleted...]
-    <t>30/03/2023</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARADIGHI PWSS, TW no I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000974/2023-2024</t>
   </si>
   <si>
     <t>1896/NMD</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARADIGHI T/W No. I under MATELI CCC [APPLICATION NO. 4003279994 ; Reference ID :403115813]</t>
   </si>
   <si>
     <t>BILL/01721/2023-2024</t>
   </si>
@@ -702,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -862,51 +847,51 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>126.27</v>
+        <v>6.38</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -920,644 +905,583 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>6.38</v>
+        <v>7.12</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>7.12</v>
+        <v>5.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>5.42</v>
+        <v>11.45</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.45</v>
+        <v>13.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>13.4</v>
+        <v>11.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>11.3</v>
+        <v>0.74</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>0.74</v>
+        <v>3.51</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>3.51</v>
+        <v>15.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>15.33</v>
+        <v>36.03</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...18 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>110.66</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>