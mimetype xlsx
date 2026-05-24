--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -850,54 +850,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -911,54 +911,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>7.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1090,54 +1090,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>13.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.34</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1151,54 +1151,54 @@
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>11.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1421,54 +1421,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>110.66</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>34.34</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>