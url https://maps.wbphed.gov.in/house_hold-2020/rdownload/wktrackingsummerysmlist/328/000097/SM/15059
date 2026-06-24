--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,101 @@
     <t>24/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (MATIALI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000993/2024-2025</t>
   </si>
   <si>
     <t>13/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>"New Service Connection Charge for BARADIGHI TG TW-III(Near scout club fouzi more) Application no-4003568378 Reference Id-403332166</t>
+  </si>
+  <si>
+    <t>BILL/02199/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/250</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>INFRA COST IRO DTR INSTALLATION FOR TW-III BARADIGHI TG(NEAR SCOUT CLUB FOUZI MORE) APPLICATION ID-100000127308 REFERENCE ID-860323108</t>
+  </si>
+  <si>
+    <t>BILL/02198/2024-2025</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum capacity 20 m staging height OHR, tube well, pump house 3.60x2.40m with sanitary arrangement, boundary wall, Laying distribution system, Rising Main for BARADIGHI T.G. under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2020-2021</t>
+  </si>
+  <si>
+    <t>1060/JD</t>
+  </si>
+  <si>
+    <t>13/10/2020</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of different components of Rejuvenation of Baradighi Tea Garden PWSS i.e. TW, Pump Houses, Boundary Walls, Water Distribution Network, Rising Main etc. in connection with Jal Jeevan Mission at Block - Matiali under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2023-2024</t>
+  </si>
+  <si>
+    <t>404/A/JD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>ALICK DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1401,87 +1452,323 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>36.03</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.68</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.38</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P15" s="4">
+        <v>126.27</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>32.52</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>10.25</v>
+      </c>
+      <c r="R16" s="4">
+        <v>31.53</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>273.51</v>
+      </c>
+      <c r="P17" s="8">
+        <v>48.25</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>17.64</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>