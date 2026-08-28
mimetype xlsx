--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -89,267 +89,267 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Baradighi Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15059</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 250 cum capacity 20 m staging height OHR, tube well, pump house 3.60x2.40m with sanitary arrangement, boundary wall, Laying distribution system, Rising Main for BARADIGHI T.G. under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000042/2020-2021</t>
+  </si>
+  <si>
+    <t>1060/JD</t>
+  </si>
+  <si>
+    <t>13/10/2020</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>BOSE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection in connection with Jaldhara/Jalswapna near factory line and allied areas for Barodighi TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000387/2022-2023</t>
   </si>
   <si>
     <t>362/JD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>PRIYABRATA KARMAKAR</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (150 nos) in connection with JJM near Dipu line, Mangla line, Bhouka line and allied areas for Barodighi T.G. Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000351/2022-2023</t>
   </si>
   <si>
     <t>613/JD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
+    <t>Construction of different components of Rejuvenation of Baradighi Tea Garden PWSS i.e. TW, Pump Houses, Boundary Walls, Water Distribution Network, Rising Main etc. in connection with Jal Jeevan Mission at Block - Matiali under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2023-2024</t>
+  </si>
+  <si>
+    <t>404/A/JD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>ALICK DUTTA</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF BARADIGHI PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000169/2023-2024</t>
+  </si>
+  <si>
+    <t>1211/NMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>ASHWIRBAD WOOD CRAFT</t>
+  </si>
+  <si>
+    <t>Conctruction of approach road with paver block inside the premises and outside approach, R.B.T fixing in boundary wall and inside drain at H/W site for Barodighi TG Area Piped Water Supply Scheme under Jalpaiguri Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2022-2023</t>
+  </si>
+  <si>
+    <t>612/JD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARADIGHI PWSS, TW no I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000974/2023-2024</t>
+  </si>
+  <si>
+    <t>1896/NMD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>1089/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...53 lines deleted...]
-    <t>S.P. ENTERPRISE</t>
+    <t>Infrastructure Cost for BARADIGHI T/W No. I under MATELI CCC [APPLICATION NO. 100000094585 ; Reference ID :860286265]</t>
+  </si>
+  <si>
+    <t>BILL/01722/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/235</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARADIGHI T/W No. I under MATELI CCC [APPLICATION NO. 4003279994 ; Reference ID :403115813]</t>
   </si>
   <si>
     <t>BILL/01721/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/234</t>
   </si>
   <si>
-    <t>19/01/2024</t>
-[...13 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: METELI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000883/2024-2025</t>
   </si>
   <si>
     <t>24/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (MATIALI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000993/2024-2025</t>
   </si>
   <si>
     <t>13/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>"New Service Connection Charge for BARADIGHI TG TW-III(Near scout club fouzi more) Application no-4003568378 Reference Id-403332166</t>
   </si>
   <si>
     <t>BILL/02199/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/250</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>INFRA COST IRO DTR INSTALLATION FOR TW-III BARADIGHI TG(NEAR SCOUT CLUB FOUZI MORE) APPLICATION ID-100000127308 REFERENCE ID-860323108</t>
   </si>
   <si>
     <t>BILL/02198/2024-2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>ALICK DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -898,833 +898,833 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.38</v>
+        <v>126.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.37</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>7.12</v>
+        <v>6.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.05</v>
+        <v>6.37</v>
       </c>
       <c r="R4" s="4">
-        <v>98.96</v>
+        <v>99.98</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>5.42</v>
+        <v>7.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.05</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
+      <c r="P6" s="4">
+        <v>32.52</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>10.25</v>
+      </c>
+      <c r="R6" s="4">
+        <v>31.53</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>13.4</v>
+        <v>11.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.34</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.58</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>11.3</v>
+        <v>13.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.23</v>
+        <v>13.34</v>
       </c>
       <c r="R8" s="4">
-        <v>99.42</v>
+        <v>99.58</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.74</v>
+        <v>11.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>3.51</v>
+        <v>5.42</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>15.33</v>
+        <v>3.51</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>36.03</v>
+        <v>0.74</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>0.68</v>
+        <v>15.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>3.38</v>
+        <v>36.03</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="P15" s="4">
-        <v>126.27</v>
+        <v>0.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="P16" s="4">
-        <v>32.52</v>
+        <v>3.38</v>
       </c>
       <c r="Q16" s="4">
-        <v>10.25</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>31.53</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>273.51</v>