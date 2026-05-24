--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,65 @@
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Construction of Pump House, Sinking Tube Well, Laying Rising Main etc of Bhangarhat PWSS , in connection with Rejuvenation of Bhangarhat PWSS under Jal Jeevan Mission at Maynaguri Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000098/2023-2024</t>
   </si>
   <si>
     <t>349/JD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall footpath, drain, land development at 4th Tubewell site including providing FHTC in the command area of Bhangarhat PWSS in connection with Jal Jeevan Mission at Block Maynaguri under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2024-2025</t>
+  </si>
+  <si>
+    <t>1528/JD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -929,54 +944,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>11.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>102.4</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1169,101 +1184,162 @@
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P9" s="4">
         <v>36.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.1</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>41.63</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P10" s="4">
+        <v>14.57</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>50</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>475.89</v>
+      </c>
+      <c r="P11" s="8">
+        <v>26.99</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>5.67</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>