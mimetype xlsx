--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,123 +77,153 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Bhangarhat Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/15032</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF BHANGARHAT PWSS, TW NO- I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000183/2023-2024</t>
+  </si>
+  <si>
+    <t>1220/NMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>GURUKRIPA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
-    <t>Rejuvenation of Bhangarhat Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of Pump House, Sinking Tube Well, Laying Rising Main etc of Bhangarhat PWSS , in connection with Rejuvenation of Bhangarhat PWSS under Jal Jeevan Mission at Maynaguri Block under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000098/2023-2024</t>
+  </si>
+  <si>
+    <t>349/JD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>DIPAK KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000100/2023-2024</t>
   </si>
   <si>
     <t>1053/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Laying distribution system for balanced DI pipeline from Ranirhat More towards Dhupguri for Bhangarhat PWSS at Maynaguri Block under Jalapaiguri Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000734/2023-2024</t>
   </si>
   <si>
     <t>2454/JD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
-    <t>DIPAK KUMAR CHAKRABORTY</t>
+    <t>Construction of Boundary Wall footpath, drain, land development at 4th Tubewell site including providing FHTC in the command area of Bhangarhat PWSS in connection with Jal Jeevan Mission at Block Maynaguri under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2024-2025</t>
+  </si>
+  <si>
+    <t>1528/JD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for REJUVENATION OF BHANGARHAT, T/W-I under MAYNAGURI CCC APPLICATION NO. 4003376107 Reference ID : 403191657</t>
   </si>
   <si>
     <t>BILL/00153/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/25</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Balance Laying Distribution System including Providing FHTC and other allied work related to pipe line at Bhangerhat PWSS in connection with Jal Jeevan Mission at Block Dhupguri under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000450/2024-2025</t>
   </si>
   <si>
     <t>103/JD</t>
   </si>
@@ -201,80 +231,50 @@
     <t>15/01/2025</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>ARATI CONSTRUCTION</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...28 lines deleted...]
-    <t>01/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,501 +801,501 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.59</v>
+        <v>11.5</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>11.5</v>
+        <v>36.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.63</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>11.62</v>
+        <v>2.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.9</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>102.4</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="P6" s="4">
-        <v>8.2</v>
+        <v>11.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>102.4</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4">
-        <v>34.03</v>
+        <v>14.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>357.12</v>
+        <v>8.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>36.26</v>
+        <v>34.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>15.1</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>41.63</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>14.57</v>
+        <v>357.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>475.89</v>