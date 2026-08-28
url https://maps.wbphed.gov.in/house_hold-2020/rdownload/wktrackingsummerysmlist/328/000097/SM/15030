--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,246 +89,246 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>REJUVENATION OF ARJI GARALBARI PWSS</t>
   </si>
   <si>
     <t>SM/15030</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of different components for Rejuvenation of Arji Garalbari PWSS i.e. TW, Pump Houses, IEP, Boundary Walls, Rising Main etc. in connection with Jal Jeevan Mission at Block - Jalpaiguri sadar under Jalpaiguri Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000109/2023-2024</t>
+  </si>
+  <si>
+    <t>434/JD.</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>ASIM GUPTA</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap connection (FHTC) at Paharer Hat in connection with JJM at Arji Garalbari Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, P.H.E. Dte.(Part-I)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000420/2022-2023</t>
   </si>
   <si>
     <t>600/JD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>RANJIT KARMAKAR</t>
   </si>
   <si>
+    <t>Rising Main Connections(at 3rd TW site) including other necessary arrangement for Rejuvenation of Araji Garalbari Water Supply Scheme under Jalpaiguri Division, P.H.E.Dte Jalpaiguri.</t>
+  </si>
+  <si>
+    <t>ORD/000490/2022-2023</t>
+  </si>
+  <si>
+    <t>289/RWS</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>ALICK DATTA</t>
+  </si>
+  <si>
+    <t>Retrofitting works related to FHTC at Barokamat, Dhaurapara for Argi Garalbari W/S Scheme under Jalpaiguri Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000040/2023-2024</t>
+  </si>
+  <si>
+    <t>392/RWS</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
+    <t>BISWAJIT BHADURI</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF ARJI GARALBARI PWSS,at TW NO IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000134/2023-2024</t>
+  </si>
+  <si>
+    <t>813/NMD</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>19/08/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF ARJI GARALBARI Piped Water Supply Scheme, TW No.- III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2023-2024</t>
+  </si>
+  <si>
+    <t>812/NMD</t>
+  </si>
+  <si>
+    <t>M/S ANJALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Installation, Commissioning (Trial run for 3 months) including testing of 15.00 cum per hour capacity pressure type IEP with accessories including construction of Blower Room (3.60MX3.00M ) Size, concrete platform &amp; drain ...etc at 3rd tube well site for Rejuvenation of Araji Garalbari water supply scheme under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2023-2024</t>
+  </si>
+  <si>
+    <t>941/JD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>LOKNATH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Pump House (3.60M X 2.40M) Size with sanitary &amp; plumbing arrangement including Boundary wall, drain and pathway for 3rd Tubewell site of Arji Garalbari Water Supply Scheme under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000379/2022-2023</t>
   </si>
   <si>
     <t>169/JD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>18/02/2023</t>
   </si>
   <si>
     <t>ABHIJIT SARKAR</t>
   </si>
   <si>
-    <t>Retrofitting works related to FHTC at Barokamat, Dhaurapara for Argi Garalbari W/S Scheme under Jalpaiguri Division, PHE Dte. (2nd Call)</t>
-[...19 lines deleted...]
-  <si>
     <t>New Service Connection Charge for ARJI GARALBARI (REJU), T/W IV, under PANDAPARA CCC [APPLICATION NO. 4003103534 ; Reference ID : 402988696]</t>
   </si>
   <si>
     <t>BILL/00006/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/33</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for ARJI GARALBARI (REJU), T/W IV, under PANDAPARA CCC [APPLICATION NO. 100000075210 ; Reference ID : 860266620]</t>
   </si>
   <si>
     <t>BILL/00493/2023-2024</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>BILL/00007/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/47</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
     <t>New Service Connection Charge for ARGI GARALBARI, T/W III, under PANDAPARA CCC [APPLICATION NO. 4003099007 ; Reference ID : 402983422]</t>
   </si>
   <si>
     <t>BILL/00520/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/115</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>Infrastructure Cost for ARGI GARALBARI, T/W III, under PANDAPARA CCC [APPLICATION NO. 100000074333 ; Reference ID : 860264763]</t>
   </si>
   <si>
     <t>BILL/00521/2023-2024</t>
-  </si>
-[...82 lines deleted...]
-    <t>LOKNATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000986/2024-2025</t>
   </si>
   <si>
     <t>10/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
@@ -916,60 +916,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.85</v>
+        <v>40.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.51</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -977,57 +977,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.88</v>
+        <v>4.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1038,664 +1038,664 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.54</v>
+        <v>1.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.73</v>
+        <v>3.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.97</v>
+        <v>11.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>6.97</v>
+        <v>11.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.73</v>
+        <v>17.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.24</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>4.03</v>
+        <v>10.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.82</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>1.81</v>
+        <v>0.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>40.15</v>
+        <v>6.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>11.53</v>
+        <v>6.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>11.71</v>
+        <v>0.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="P15" s="4">
-        <v>17.31</v>
+        <v>4.03</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
@@ -1712,51 +1712,51 @@
         <v>55.65</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
@@ -1785,54 +1785,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>724.45</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>70.86</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>9.78</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>