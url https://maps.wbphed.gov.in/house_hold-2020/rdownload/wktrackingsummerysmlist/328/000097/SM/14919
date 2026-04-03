--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,68 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Part-C of Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000070/2024-2025</t>
+  </si>
+  <si>
+    <t>985/JD</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1624,87 +1642,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>357.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.63</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>766.86</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>