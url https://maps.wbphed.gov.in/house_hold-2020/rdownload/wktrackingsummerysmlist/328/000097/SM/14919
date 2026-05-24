--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,68 +231,50 @@
     <t>PINTU DAS</t>
   </si>
   <si>
     <t>RTOR000181/2023-2024</t>
   </si>
   <si>
     <t>2046/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUBRATA GOSWAMI</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Maynaguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
   <si>
     <t>961/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
@@ -735,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1195,54 +1177,54 @@
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>182.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>93.19</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>51.07</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1258,54 +1240,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>20.62</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.67</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.53</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1321,54 +1303,54 @@
       <c r="I10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>6.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1463,96 +1445,96 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>15.52</v>
+        <v>93.06</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
@@ -1562,230 +1544,167 @@
       <c r="H14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>93.06</v>
+        <v>357.12</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>357.12</v>
+        <v>4.63</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...20 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>751.34</v>
+      </c>
+      <c r="P16" s="8">
+        <v>117.97</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>15.7</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>