--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,68 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Part-C of Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000070/2024-2025</t>
   </si>
   <si>
     <t>985/JD</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at H/W site including rising main and interconnections of Uttar Marichbari PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000565/2023-2024</t>
+  </si>
+  <si>
+    <t>2174/JD</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA GOSWAMI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1624,87 +1642,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>4.63</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>15.52</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>766.86</v>
+      </c>
+      <c r="P17" s="8">
+        <v>117.97</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>15.38</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>