--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,167 +92,203 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Maynaguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>UTTAR MARICHBARI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14919</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Uttar Marichbari PWSS i.e, TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC, etc. in connection with Jal Jeevan Mission at Block- Maynaguri under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000501/2022-2023</t>
+  </si>
+  <si>
+    <t>773/JD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for UTTAR MARICHBARI PWSS, TW no I AND II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000431/2023-2024</t>
+  </si>
+  <si>
+    <t>1370/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000026/2023-2024</t>
   </si>
   <si>
     <t>170/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for UTTAR MARICHBARI MAYNAGURI, T/W I, under MAYNAGURI CCC, [APPLICATION NO. 4003164169, Reference ID : 403024436]</t>
   </si>
   <si>
     <t>BILL/01065/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/104</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for UTTAR MARICH BARI MAYNAGURI, T/W II, under MAYNAGURI CCC, [APPLICATION NO. 100000084433, Reference ID : 860276013]</t>
   </si>
   <si>
     <t>BILL/00581/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/72</t>
   </si>
   <si>
-    <t>09/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Infrastructure Cost for UTTAR MARICHBARI MAYNAGURI, T/W I, under MAYNAGURI CCC, [APPLICATION NO. 100000088138, Reference ID : 860278838]</t>
   </si>
   <si>
     <t>BILL/01066/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for UTTAR MARICH BARI MAYNAGURI, T/W II, under MAYNAGURI CCC, [APPLICATION NO. 4003164173, Reference ID : 403024437]</t>
   </si>
   <si>
     <t>BILL/00580/2023-2024</t>
   </si>
   <si>
-    <t>Construction of different components of Uttar Marichbari PWSS i.e, TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC, etc. in connection with Jal Jeevan Mission at Block- Maynaguri under Jalpaiguri Division, P.H.E. Dte.</t>
-[...38 lines deleted...]
-    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+    <t>Construction of Boundary Wall at H/W site including rising main and interconnections of Uttar Marichbari PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000565/2023-2024</t>
+  </si>
+  <si>
+    <t>2174/JD</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA GOSWAMI</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Pump House site including raising main and interconnection of Uttar Marichbari PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000673/2023-2024</t>
   </si>
   <si>
     <t>166/RWS</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PINTU DAS</t>
   </si>
   <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Part-C of Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000070/2024-2025</t>
+  </si>
+  <si>
+    <t>985/JD</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
     <t>RTOR000181/2023-2024</t>
   </si>
   <si>
     <t>2046/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Maynaguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
@@ -267,86 +303,50 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...34 lines deleted...]
-    <t>SUBRATA GOSWAMI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -875,873 +875,873 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.65</v>
+        <v>182.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>93.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.68</v>
+        <v>20.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.53</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>1.09</v>
+        <v>15.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>19.26</v>
+        <v>0.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>0.68</v>
+        <v>1.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>182.48</v>
+        <v>19.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>93.19</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>51.07</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="I9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M9" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="P9" s="4">
-        <v>20.62</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>18.67</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>90.53</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>6.14</v>
+        <v>15.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.11</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.51</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>5.49</v>
+        <v>6.14</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>44.43</v>
+        <v>4.63</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="P13" s="4">
-        <v>93.06</v>
+        <v>5.49</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>357.12</v>
+        <v>44.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>4.63</v>
+        <v>93.06</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
-        <v>15.52</v>
+        <v>357.12</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>766.86</v>