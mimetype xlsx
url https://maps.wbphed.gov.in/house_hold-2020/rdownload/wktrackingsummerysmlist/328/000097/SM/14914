--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -206,68 +206,50 @@
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>Construction of different components of Uttar Mouamari PWSS i.e TW, Pump Houses,Water distribution Network,OHR,RISING MAIN,FHTC etc,i.c.w.Jal Jeevan Mission at Block-Maynaguri under Jalpaiguri Division,P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000072/2023-2024</t>
   </si>
   <si>
     <t>699/JD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S SIBU DEY AND CO.</t>
   </si>
   <si>
-    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall with gate, drain, Land Development and pathway and Laying Pipe line at H/W site of Uttar Mouamari Piped Water Supply Scheme under Jalpaiguri Division PHE, DTE.</t>
   </si>
   <si>
     <t>ORD/000088/2024-2025</t>
   </si>
   <si>
     <t>1298/JD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
   </si>
   <si>
     <t>24/01/2025</t>
@@ -309,50 +291,68 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall with gate,drain,Land development and pathway and laying pipe line at 2 nd site of uttar Mouamari piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000080/2024-2025</t>
+  </si>
+  <si>
+    <t>801/RWS</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>DOMOHANI YOUNG CO-OPLAB.CONT.&amp;CONST SO. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1321,126 +1321,126 @@
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>4.43</v>
+        <v>24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
@@ -1450,51 +1450,51 @@
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>2</v>
+        <v>18.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
@@ -1513,51 +1513,51 @@
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>18.4</v>
+        <v>93.06</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
@@ -1576,148 +1576,148 @@
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>93.06</v>
+        <v>357.12</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>357.12</v>
+        <v>8.47</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>887.53</v>
+        <v>891.58</v>
       </c>
       <c r="P16" s="8">
         <v>0</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>