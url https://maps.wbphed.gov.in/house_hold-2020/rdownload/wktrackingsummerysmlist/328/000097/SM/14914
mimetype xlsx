--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,68 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate,drain,Land development and pathway and laying pipe line at 2 nd site of uttar Mouamari piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2024-2025</t>
   </si>
   <si>
     <t>801/RWS</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>DOMOHANI YOUNG CO-OPLAB.CONT.&amp;CONST SO. LTD</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -965,54 +983,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>20.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.7</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1264,54 +1282,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>250.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>149.78</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>59.86</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1327,54 +1345,54 @@
       <c r="I10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>12.56</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1656,87 +1674,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>8.47</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.43</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>896.01</v>
+      </c>
+      <c r="P17" s="8">
+        <v>165.97</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>18.52</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>