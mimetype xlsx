--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,179 +92,215 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Maynaguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>UTTAR MAUAMARI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14914</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Uttar Mouamari PWSS i.e TW, Pump Houses,Water distribution Network,OHR,RISING MAIN,FHTC etc,i.c.w.Jal Jeevan Mission at Block-Maynaguri under Jalpaiguri Division,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000072/2023-2024</t>
+  </si>
+  <si>
+    <t>699/JD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S SIBU DEY AND CO.</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for UTTAR MAUAMARI PWSS, TW NO I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000457/2023-2024</t>
+  </si>
+  <si>
+    <t>1433/NMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RAJEEV RANJAN OJHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2023-2024</t>
   </si>
   <si>
     <t>1084/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...23 lines deleted...]
-    <t>RAJEEV RANJAN OJHA</t>
+    <t>Construction of Boundary Wall with gate, drain, Land Development and pathway and Laying Pipe line at H/W site of Uttar Mouamari Piped Water Supply Scheme under Jalpaiguri Division PHE, DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000088/2024-2025</t>
+  </si>
+  <si>
+    <t>1298/JD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall with gate,drain,Land development and pathway and laying pipe line at 2 nd site of uttar Mouamari piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000080/2024-2025</t>
+  </si>
+  <si>
+    <t>801/RWS</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>DOMOHANI YOUNG CO-OPLAB.CONT.&amp;CONST SO. LTD</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>RTOR000196/2023-2024</t>
   </si>
   <si>
     <t>2059/JD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charge for UTTAR MAUAMARI, T/W-I under MAYNAGURI CCC APPLICATION NO. 4003376055 Reference ID : 403191647</t>
+  </si>
+  <si>
+    <t>BILL/00150/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/25</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for UTTAR MOUAMARI, T/W-II under MAYNAGURI CCC APPLICATION NO. 4003401393 Reference ID : 403212002</t>
+  </si>
+  <si>
+    <t>BILL/00286/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/43</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>New Service Connection Charge for UTTAR MOUAMARI, T/W-II under MAYNAGURI CCC APPLICATION NO. 4003401393 Reference ID : 403212002</t>
-[...61 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001007/2024-2025</t>
   </si>
   <si>
     <t>27/NMD</t>
@@ -291,86 +327,50 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...34 lines deleted...]
-    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -899,881 +899,881 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>47.75</v>
+        <v>250.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>149.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>20.68</v>
       </c>
       <c r="Q4" s="4">
         <v>13.18</v>
       </c>
       <c r="R4" s="4">
         <v>63.7</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>7.17</v>
+        <v>47.75</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>44.43</v>
+        <v>24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>12.56</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>5.05</v>
+        <v>8.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>13.2</v>
+        <v>4.43</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>250.23</v>
+        <v>7.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>149.78</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>59.86</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>24</v>
+        <v>13.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.02</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>12.56</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2</v>
+        <v>5.05</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>18.4</v>
+        <v>44.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>93.06</v>
+        <v>2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>357.12</v>
+        <v>18.4</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>8.47</v>
+        <v>93.06</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>4.43</v>
+        <v>357.12</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>896.01</v>