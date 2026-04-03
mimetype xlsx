--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,68 +204,50 @@
     <t>375/A/JD</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>PARESH CHANDRA GUHA</t>
   </si>
   <si>
     <t>Balance Laying Distribution System and Providing Functional House Hold Tap Connection at Dakshin Dangapara Zone-I PWSS in Maynaguri Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000448/2024-2025</t>
   </si>
   <si>
     <t>2163/JD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>10/09/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001006/2024-2025</t>
   </si>
@@ -726,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1277,96 +1259,96 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>4.43</v>
+        <v>2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
@@ -1376,51 +1358,51 @@
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>2</v>
+        <v>15.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
@@ -1439,51 +1421,51 @@
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>15.35</v>
+        <v>93.06</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
@@ -1502,167 +1484,104 @@
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>93.06</v>
+        <v>357.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...20 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>989.54</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>