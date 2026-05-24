--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,156 +170,198 @@
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
     <t>New Service Connection Charge for DAKSHIN DANGAPARA ZONE-I, T/W-I under MAYNAGURI CCC APPLICATION NO. 4003397121 Reference ID : 403208946</t>
   </si>
   <si>
     <t>BILL/00284/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/36</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for DAKSHIN DANGAPARA ZONE-I, T/W-II under MAYNAGURI CCC APPLICATION NO. 4003397683 Reference ID : 403208960</t>
   </si>
   <si>
     <t>BILL/00283/2024-2025</t>
   </si>
   <si>
+    <t>Balance Laying Distribution System and Providing Functional House Hold Tap Connection at Dakshin Dangapara Zone-I PWSS in Maynaguri Block under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000448/2024-2025</t>
+  </si>
+  <si>
+    <t>2163/JD</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>PARESH CHANDRA GUHA</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000776/2024-2025</t>
+  </si>
+  <si>
+    <t>290/HQ/NMD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001006/2024-2025</t>
+  </si>
+  <si>
+    <t>26/NMD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Maynaguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>961/NMD</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>1106/NMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
     <t>Construction of different components of Dakshin Dangapara PWSS Zone- I i.e, TW, Pump Houses, Water distribution Network, OHR, IEP, RISING MAIN, FHTC etc. In connection with Jal Jeevan Mission at Block Maynaguri under Jalpaiguri Division, P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000065/2023-2024</t>
   </si>
   <si>
     <t>375/A/JD</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
-    <t>PARESH CHANDRA GUHA</t>
-[...86 lines deleted...]
-    <t>WEBEL TECHNOLOGY LIMITED</t>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at H/W site of Dakhin Dangapara Zone-I PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division PHE, DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000114/2024-2025</t>
+  </si>
+  <si>
+    <t>1418/JD</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>Laying of different dia pipeline to improve the Water Distribution Network &amp; Construction of approach Road for the Head Works site &amp; 2nd site for Dakhin Dangapara Zone-I Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000436/2024-2025</t>
+  </si>
+  <si>
+    <t>2164/JD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -873,54 +915,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>21.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.31</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1169,419 +1211,608 @@
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>384.43</v>
+        <v>49.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>49.63</v>
+        <v>2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>2</v>
+        <v>15.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>15.35</v>
+        <v>93.06</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>93.06</v>
+        <v>357.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
-        <v>357.12</v>
+        <v>384.43</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>248.47</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>64.63</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.43</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P15" s="4">
+        <v>23.37</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P16" s="4">
+        <v>26.08</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1043.42</v>
+      </c>
+      <c r="P17" s="8">
+        <v>264.61</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>25.36</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>