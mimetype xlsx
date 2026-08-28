--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -119,122 +119,179 @@
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000354/2023-2024</t>
   </si>
   <si>
     <t>1315/NMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>DIAMOND ELECTRICAL WORKS</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
+    <t>Construction of different components of Dakshin Dangapara PWSS Zone- I i.e, TW, Pump Houses, Water distribution Network, OHR, IEP, RISING MAIN, FHTC etc. In connection with Jal Jeevan Mission at Block Maynaguri under Jalpaiguri Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000065/2023-2024</t>
+  </si>
+  <si>
+    <t>375/A/JD</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>PARESH CHANDRA GUHA</t>
+  </si>
+  <si>
+    <t>Balance Laying Distribution System and Providing Functional House Hold Tap Connection at Dakshin Dangapara Zone-I PWSS in Maynaguri Block under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000448/2024-2025</t>
+  </si>
+  <si>
+    <t>2163/JD</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at H/W site of Dakhin Dangapara Zone-I PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division PHE, DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000114/2024-2025</t>
+  </si>
+  <si>
+    <t>1418/JD</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>Laying of different dia pipeline to improve the Water Distribution Network &amp; Construction of approach Road for the Head Works site &amp; 2nd site for Dakhin Dangapara Zone-I Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000436/2024-2025</t>
+  </si>
+  <si>
+    <t>2164/JD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000167/2023-2024</t>
   </si>
   <si>
     <t>2031/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New Service Connection Charge for DAKSHIN DANGAPARA ZONE-I, T/W-I under MAYNAGURI CCC APPLICATION NO. 4003397121 Reference ID : 403208946</t>
+  </si>
+  <si>
+    <t>BILL/00284/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/36</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for DAKSHIN DANGAPARA ZONE-I, T/W-II under MAYNAGURI CCC APPLICATION NO. 4003397683 Reference ID : 403208960</t>
+  </si>
+  <si>
+    <t>BILL/00283/2024-2025</t>
+  </si>
+  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>New Service Connection Charge for DAKSHIN DANGAPARA ZONE-I, T/W-I under MAYNAGURI CCC APPLICATION NO. 4003397121 Reference ID : 403208946</t>
-[...40 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001006/2024-2025</t>
   </si>
   <si>
     <t>26/NMD</t>
@@ -261,107 +318,50 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...55 lines deleted...]
-    <t>2164/JD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -953,822 +953,822 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>9.97</v>
+        <v>384.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>248.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>64.63</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>44.43</v>
+        <v>49.63</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>6.98</v>
+        <v>4.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="P7" s="4">
-        <v>4.85</v>
+        <v>23.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="P8" s="4">
-        <v>49.63</v>
+        <v>26.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>2</v>
+        <v>9.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>15.35</v>
+        <v>6.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>93.06</v>
+        <v>4.85</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>357.12</v>
+        <v>44.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>384.43</v>
+        <v>2</v>
       </c>
       <c r="Q13" s="4">
-        <v>248.47</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>64.63</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.43</v>
+        <v>15.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>23.37</v>
+        <v>93.06</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>26.08</v>
+        <v>357.12</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1043.42</v>