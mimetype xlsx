--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -197,102 +197,102 @@
   <si>
     <t>S.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for WASHABARI TG PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000416/2023-2024</t>
   </si>
   <si>
     <t>1330/NMD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SANJIB SAHA</t>
   </si>
   <si>
-    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Sinking of Big Dia Tube well by Modified DTH - ODEX Method at 3rd &amp; 4th tube well site of Washabari Tea Garden Piped Water Supply Scheme of Mal Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000440/2024-2025</t>
+  </si>
+  <si>
+    <t>2317/JD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1287,96 +1287,96 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>4.83</v>
+        <v>132.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
@@ -1386,148 +1386,148 @@
       <c r="H12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>132.34</v>
+        <v>357.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>357.12</v>
+        <v>35.23</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
-        <v>836.01</v>
+        <v>866.41</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
         <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>