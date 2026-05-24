--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,68 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Sinking of Big Dia Tube well by Modified DTH - ODEX Method at 3rd &amp; 4th tube well site of Washabari Tea Garden Piped Water Supply Scheme of Mal Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000440/2024-2025</t>
   </si>
   <si>
     <t>2317/JD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>943/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1263,54 +1281,54 @@
       <c r="I10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P10" s="4">
         <v>24.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.61</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>30.68</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1466,87 +1484,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>35.23</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>871.24</v>
+      </c>
+      <c r="P15" s="8">
+        <v>7.61</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0.87</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>