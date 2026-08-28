--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,225 +92,225 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>WASHABARI TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14886</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Washabari Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000115/2023-2024</t>
+  </si>
+  <si>
+    <t>395/A/JD</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for WASHABARI TG PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000416/2023-2024</t>
+  </si>
+  <si>
+    <t>1330/NMD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SANJIB SAHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2023-2024</t>
   </si>
   <si>
     <t>1072/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Sinking of Big Dia Tube well by Modified DTH - ODEX Method at 3rd &amp; 4th tube well site of Washabari Tea Garden Piped Water Supply Scheme of Mal Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000440/2024-2025</t>
+  </si>
+  <si>
+    <t>2317/JD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>943/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
     <t>RTOR000157/2023-2024</t>
   </si>
   <si>
     <t>2021/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for WASHABARI TG, TW NO-I, OODLABARI CCC APPLICATION NO. 4003460294 Reference ID : 403254628</t>
   </si>
   <si>
     <t>BILL/00624/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/156</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure development cost for new service connection at WASHABARI TG, TW NO-II, OODLABARI CCC APPLICATION NO. 100000114552 Reference ID : 860309142</t>
   </si>
   <si>
     <t>BILL/00621/2024-2025</t>
   </si>
   <si>
     <t>Infrastructure development cost for new service connection at WASHABARI TG, TW NO-I, OODLABARI CCC APPLICATION NO. 100000114551 Reference ID : 860309141</t>
   </si>
   <si>
     <t>BILL/00623/2024-2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for WASHABARI TG, TW NO-II, OODLABARI CCC APPLICATION NO. 4003460295 Reference ID : 403254629</t>
   </si>
   <si>
     <t>BILL/00622/2024-2025</t>
   </si>
   <si>
-    <t>Construction of different components of Washabari Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...34 lines deleted...]
-    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -839,751 +839,751 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.2</v>
+        <v>269.38</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.08</v>
+        <v>24.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>30.68</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.69</v>
+        <v>27.2</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>7.95</v>
+        <v>35.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.94</v>
+        <v>4.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>0.69</v>
+        <v>8.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>269.38</v>
+        <v>0.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>24.81</v>
+        <v>7.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.61</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>30.68</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>132.34</v>
+        <v>2.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>357.12</v>
+        <v>0.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>35.23</v>
+        <v>132.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>4.83</v>
+        <v>357.12</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>871.24</v>