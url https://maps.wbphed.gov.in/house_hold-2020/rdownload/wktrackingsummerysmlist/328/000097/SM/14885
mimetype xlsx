--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -236,120 +236,114 @@
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
     <t>Infrastructure Cost for RANICHERA TEA GARDEN, T/W No. III, under ODLABARI CCC, [APPLICATION NO. 100000093887, Reference ID : 860285547]</t>
   </si>
   <si>
     <t>BILL/01260/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for RANICHERA TEA GARDEN, T/W No. III, under ODLABARI CCC, [APPLICATION NO. 4003266411, Reference ID : 403105529]</t>
   </si>
   <si>
     <t>BILL/01259/2023-2024</t>
   </si>
   <si>
     <t>Infrastructure development cost for new service connection at RANICHERA TG, TW NO-IV, OODLABARI CCC APPLICATION NO. 100000117729 Reference ID : 860312409</t>
   </si>
   <si>
     <t>BILL/01415/2024-2025</t>
   </si>
   <si>
-    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>962/NMD</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Balance Laying Distribution System with providing Functional Household Tap Connection (FHTC) including sinking of One No Additional Tube Well by ODEX-165 method of drilling, construction of Pump House (3.60m x 2.40m) with sanitary plumbing arrangement, Boundary Wall and direct boosting for 5th site in the command area of Ranichera Tea Garden Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>ORD/000060/2024-2025</t>
-[...34 lines deleted...]
-  <si>
     <t>ORD/000681/2024-2025</t>
   </si>
   <si>
     <t>460/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>GOEL CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Construction of different components of Ranichera Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2023-2024</t>
   </si>
   <si>
     <t>845/JD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Different balance component for Ranichera Tea Garden Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000823/2023-2024</t>
+  </si>
+  <si>
+    <t>2749/JD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1639,310 +1633,310 @@
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.83</v>
+        <v>132.34</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I17" s="13" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P17" s="4">
-        <v>132.34</v>
+        <v>80.53</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="P18" s="4">
-        <v>80.53</v>
+        <v>517.13</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="P19" s="4">
-        <v>517.13</v>
+        <v>86.19</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
-        <v>903.76</v>
+        <v>985.12</v>
       </c>
       <c r="P20" s="8">
         <v>0</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>