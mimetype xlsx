--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,86 @@
     <t>Construction of different components of Ranichera Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2023-2024</t>
   </si>
   <si>
     <t>845/JD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>Construction of Different balance component for Ranichera Tea Garden Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000823/2023-2024</t>
   </si>
   <si>
     <t>2749/JD</t>
   </si>
   <si>
     <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>943/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for RANICHERA TG PWSS at TW No. IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000404/2024-2025</t>
+  </si>
+  <si>
+    <t>1842/NMD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1015,54 +1051,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>37.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>35.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.32</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1078,54 +1114,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>0.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1798,54 +1834,54 @@
       <c r="I18" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P18" s="4">
         <v>517.13</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>502.42</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>97.15</v>
       </c>
       <c r="S18" s="4">
         <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -1861,101 +1897,227 @@
       <c r="I19" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P19" s="4">
         <v>86.19</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>74.54</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>86.48</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P21" s="4">
+        <v>12.89</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>3.63</v>
+      </c>
+      <c r="R21" s="4">
+        <v>28.14</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1002.84</v>
+      </c>
+      <c r="P22" s="8">
+        <v>616.5</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>61.48</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>