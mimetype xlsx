--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,306 +80,306 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>RANICHERA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14885</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for RANICHERA TG PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000673/2023-2024</t>
+  </si>
+  <si>
+    <t>1488/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>M/S PARITOSH BHOWMICK AND CO.</t>
+  </si>
+  <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
-    <t>RANICHERA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of different components of Ranichera Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>845/JD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>GOEL CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000061/2023-2024</t>
   </si>
   <si>
     <t>1098/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000141/2023-2024</t>
   </si>
   <si>
     <t>1887/JD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...23 lines deleted...]
-    <t>M/S PARITOSH BHOWMICK AND CO.</t>
+    <t>New Service Connection Charge for RANICHERA TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 4003266404, Reference ID : 403105524]</t>
+  </si>
+  <si>
+    <t>BILL/01261/2023-2024</t>
+  </si>
+  <si>
+    <t>23-24/157&amp;165</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for RANICHERA TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 100000093888, Reference ID : 860285548]</t>
+  </si>
+  <si>
+    <t>BILL/01262/2023-2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for RANICHERA TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 100000093890, Reference ID : 860285650]</t>
+  </si>
+  <si>
+    <t>BILL/01264/2023-2024</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for RANICHERA TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 4003266407, Reference ID : 403105523]</t>
+  </si>
+  <si>
+    <t>BILL/01263/2023-2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for RANICHERA TEA GARDEN, T/W No. III, under ODLABARI CCC, [APPLICATION NO. 100000093887, Reference ID : 860285547]</t>
+  </si>
+  <si>
+    <t>BILL/01260/2023-2024</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for RANICHERA TEA GARDEN, T/W No. III, under ODLABARI CCC, [APPLICATION NO. 4003266411, Reference ID : 403105529]</t>
+  </si>
+  <si>
+    <t>BILL/01259/2023-2024</t>
+  </si>
+  <si>
+    <t>Construction of Different balance component for Ranichera Tea Garden Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000823/2023-2024</t>
+  </si>
+  <si>
+    <t>2749/JD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
   </si>
   <si>
     <t>Additional Works in connection with supply, installation, commissioning and trial operation of electro mechanical components along with copper own line voltage corrector for RANICHERA T.G PWSS in the Dist. of JALPAIGURI under Northern Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000072/2024-2025</t>
   </si>
   <si>
     <t>1061/HQ/NMD</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for RANICHERA TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 4003266404, Reference ID : 403105524]</t>
-[...23 lines deleted...]
-    <t>BILL/01264/2023-2024</t>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>943/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for RANICHERA TG PWSS at TW No. IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000404/2024-2025</t>
+  </si>
+  <si>
+    <t>1842/NMD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>New Service Connection Charge for RANICHERA TG, TW NO-IV, OODLABARI CCC APPLICATION NO. 4003482909 Reference ID : 403269953</t>
   </si>
   <si>
     <t>BILL/01416/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/240</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for RANICHERA TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 4003266407, Reference ID : 403105523]</t>
-[...4 lines deleted...]
-  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
   </si>
   <si>
     <t>BILL/01301/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-693</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>Infrastructure Cost for RANICHERA TEA GARDEN, T/W No. III, under ODLABARI CCC, [APPLICATION NO. 100000093887, Reference ID : 860285547]</t>
-[...10 lines deleted...]
-  <si>
     <t>Infrastructure development cost for new service connection at RANICHERA TG, TW NO-IV, OODLABARI CCC APPLICATION NO. 100000117729 Reference ID : 860312409</t>
   </si>
   <si>
     <t>BILL/01415/2024-2025</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Balance Laying Distribution System with providing Functional Household Tap Connection (FHTC) including sinking of One No Additional Tube Well by ODEX-165 method of drilling, construction of Pump House (3.60m x 2.40m) with sanitary plumbing arrangement, Boundary Wall and direct boosting for 5th site in the command area of Ranichera Tea Garden Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000681/2024-2025</t>
   </si>
   <si>
     <t>460/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
-  </si>
-[...64 lines deleted...]
-    <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -908,1172 +908,1172 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>49.85</v>
+        <v>37.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>35.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>16.42</v>
+        <v>517.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>502.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.15</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>37.96</v>
+        <v>49.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>35.04</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>92.32</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.89</v>
+        <v>16.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>98.73</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>0.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>3.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>3.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>0.69</v>
+        <v>0.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>0.74</v>
+        <v>7.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>34.33</v>
+        <v>0.74</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I13" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="P13" s="4">
-        <v>7.25</v>
+        <v>86.19</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>74.54</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>86.48</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="P15" s="4">
-        <v>12.39</v>
+        <v>4.83</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="P16" s="4">
-        <v>132.34</v>
+        <v>12.89</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.63</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>28.14</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="P17" s="4">
-        <v>80.53</v>
+        <v>0.69</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="P18" s="4">
-        <v>517.13</v>
+        <v>34.33</v>
       </c>
       <c r="Q18" s="4">
-        <v>502.42</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>97.15</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="P19" s="4">
-        <v>86.19</v>
+        <v>12.39</v>
       </c>
       <c r="Q19" s="4">
-        <v>74.54</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>86.48</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P20" s="4">
-        <v>4.83</v>
+        <v>132.34</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
       <c r="P21" s="4">
-        <v>12.89</v>
+        <v>80.53</v>
       </c>
       <c r="Q21" s="4">
-        <v>3.63</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>28.14</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>1002.84</v>