--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,68 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Sinking of Big Dia Tube well by Modified DTH - ODEX Method at 3rd &amp; 4th tube well site of Tunbari Tea Garden Piped Water Supply Scheme of Mal Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2024-2025</t>
+  </si>
+  <si>
+    <t>2316/JD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -896,54 +914,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>33.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>31.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.03</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1140,54 +1158,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>25.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.24</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1264,54 +1282,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>3.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1699,87 +1717,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
         <v>357.12</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P17" s="4">
+        <v>35.23</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>50</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>984.03</v>
+      </c>
+      <c r="P18" s="8">
+        <v>56.13</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>5.7</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>