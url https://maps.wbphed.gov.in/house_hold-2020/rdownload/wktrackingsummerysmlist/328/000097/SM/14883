--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,203 +92,221 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>TUNBARI TEA GARDEN (P) PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14883</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Tunbari Tea Garden (P) PWSS i.e. TW, Pump Houses, IEP, Blower Room, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block ¿ Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000060/2023-2024</t>
+  </si>
+  <si>
+    <t>265/JD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for TUNBARI TG PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000449/2023-2024</t>
+  </si>
+  <si>
+    <t>1388/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S CHANDRANATH MUKHERJEE</t>
+  </si>
+  <si>
     <t>Sinking of 2 Nos. Big Dia Tube Well by Modified DTH - ODEX Method at Tunbari Tea Gargen Piped Water Supply Scheme under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000469/2023-2024</t>
   </si>
   <si>
     <t>1762/JD</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
   </si>
   <si>
+    <t>Engagement of Block Level Staff(Field Surveyor) through Implementation Agency for House hold survey (under ISA supervision) at Malbazar block in Connection with JIM under Jalpaiguri Division, PHE Dte with in Jalpaiguri District.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>1291/RWS</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>B.M CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2023-2024</t>
   </si>
   <si>
     <t>1091/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000142/2023-2024</t>
   </si>
   <si>
     <t>1888/JD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
-    <t>Construction of different components of Tunbari Tea Garden (P) PWSS i.e. TW, Pump Houses, IEP, Blower Room, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block ¿ Mal under Jalpaiguri Division, P.H.E.Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Engagement of Block Level Staff(Field Surveyor) through Implementation Agency for House hold survey (under ISA supervision) at Malbazar block in Connection with JIM under Jalpaiguri Division, PHE Dte with in Jalpaiguri District.</t>
-[...14 lines deleted...]
-    <t>B.M CONSTRUCTION</t>
+    <t>Sinking of Big Dia Tube well by Modified DTH - ODEX Method at 3rd &amp; 4th tube well site of Tunbari Tea Garden Piped Water Supply Scheme of Mal Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2024-2025</t>
+  </si>
+  <si>
+    <t>2316/JD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for TUNBARI TG, TW NO-I, MAL CCC APPLICATION NO. 4003299893 Reference ID : 403130044</t>
+  </si>
+  <si>
+    <t>BILL/00193/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/14</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for TUNBARI TG, TW NO-II, MAL CCC APPLICATION NO. 4003299902 Reference ID : 403130042</t>
+  </si>
+  <si>
+    <t>BILL/00195/2024-2025</t>
   </si>
   <si>
     <t>Infrastructure development cost for new service connection at TUNBARI TG, TW NO-I, MAL CCC APPLICATION NO. 100000102137 Reference ID : 860293897</t>
   </si>
   <si>
     <t>BILL/00194/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/14</t>
-[...19 lines deleted...]
-  <si>
     <t>Infrastructure development cost for new service connection at TUNBARI TG, TW NO-II, MAL CCC APPLICATION NO. 100000102138 Reference ID : 860293898</t>
   </si>
   <si>
     <t>BILL/00196/2024-2025</t>
   </si>
   <si>
     <t>Laying distribution system with other allied works in connection with Jal Jeevan Mission at Tunbari Tea Garden Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>105/JSSD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
@@ -303,68 +321,50 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -893,930 +893,930 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>33.23</v>
+        <v>304.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>31.58</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>95.03</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>35.62</v>
+        <v>25.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>80.24</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.92</v>
+        <v>33.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>31.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.03</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>304.78</v>
+        <v>3.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>25.75</v>
+        <v>35.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>20.66</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>80.24</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>28.65</v>
+        <v>9.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>3.89</v>
+        <v>28.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.89</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>4.85</v>
+        <v>35.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>0.68</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>0.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>6.32</v>
+        <v>4.85</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>4.97</v>
+        <v>6.32</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>132.34</v>
+        <v>4.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
-        <v>357.12</v>
+        <v>132.34</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>35.23</v>
+        <v>357.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>984.03</v>