--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -257,68 +257,50 @@
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>S.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance works Distribtion System and Functional Household Tap Connection (FHTC) including Different Components of Kantadighi Kumar Para TG PWSS i.e. TW, Pump House, Boundary Wall, Rising Main etc. in connection with Jal Jeevan Mission at Block-Mal under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000456/2024-2025</t>
   </si>
   <si>
     <t>2037/JD</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SAPTASWA SARKAR</t>
   </si>
   <si>
-    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAL, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001005/2024-2025</t>
   </si>
   <si>
     <t>25/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
@@ -327,50 +309,68 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KANTADIGHI KUMAPARA TG PWSS at TW NO III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001571/2023-2024</t>
+  </si>
+  <si>
+    <t>655/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>BONANZA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1605,96 +1605,96 @@
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P15" s="4">
-        <v>4.83</v>
+        <v>15.33</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
@@ -1704,51 +1704,51 @@
       <c r="H16" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>15.33</v>
+        <v>132.34</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
@@ -1767,51 +1767,51 @@
       <c r="H17" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
-        <v>132.34</v>
+        <v>357.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
@@ -1830,85 +1830,85 @@
       <c r="H18" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P18" s="4">
-        <v>357.12</v>
+        <v>12.34</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
-        <v>1203.75</v>
+        <v>1211.25</v>
       </c>
       <c r="P19" s="8">
         <v>0</v>
       </c>
       <c r="Q19" s="8">
         <v>0</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>