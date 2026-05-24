--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,203 +107,167 @@
   <si>
     <t>KANTADIGHI KUMARPARA TEA GARDEN</t>
   </si>
   <si>
     <t>SM/14879</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>1092/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>RTOR000154/2023-2024</t>
+  </si>
+  <si>
+    <t>2012/JD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DAKSHIN KANTADIGHI KUMARPARA TEA GARDEN PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+    <t>New Service Connection Charge for KANTADIGHI KUMARPARA TG PWSS, T/W No. I, under MAL CCC [APPLICATION NO. 4003303019 , Reference ID : 403132354]</t>
+  </si>
+  <si>
+    <t>BILL/01791/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/261</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
+  </si>
+  <si>
+    <t>BILL/01301/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-693</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>DR. AMBARISH GHOSH</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for KANTADIGHI KUMARPARA TG PWSS, T/W No. II, under MAL CCC [APPLICATION NO. 4003303022 , Reference ID : 403132353]</t>
+  </si>
+  <si>
+    <t>BILL/01793/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/262</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for KANTADIGHI KUMARPARA TG PWSS, T/W No. II, under MAL CCC [APPLICATION NO. 100000096844 , Reference ID : 860287694]</t>
+  </si>
+  <si>
+    <t>BILL/01794/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/263</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for KANTADIGHI KUMARPARA TG PWSS, T/W No. III, under MAL CCC [APPLICATION NO. 4003303010 , Reference ID : 403132351]</t>
+  </si>
+  <si>
+    <t>BILL/01795/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/264</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for KANTADIGHI KUMARPARA TG PWSS, T/W No. III, under MAL CCC [APPLICATION NO. 100000096846 , Reference ID : 860287696]</t>
+  </si>
+  <si>
+    <t>BILL/01796/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/265</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for KANTADIGHI KUMARPARA TG PWSS, T/W No. I, under MAL CCC [APPLICATION NO. 100000096843 , Reference ID : 860287693]</t>
+  </si>
+  <si>
+    <t>BILL/01792/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/260</t>
+  </si>
+  <si>
+    <t>Balance works Distribtion System and Functional Household Tap Connection (FHTC) including Different Components of Kantadighi Kumar Para TG PWSS i.e. TW, Pump House, Boundary Wall, Rising Main etc. in connection with Jal Jeevan Mission at Block-Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000456/2024-2025</t>
+  </si>
+  <si>
+    <t>2037/JD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SAPTASWA SARKAR</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAL, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...142 lines deleted...]
-  <si>
     <t>ORD/001005/2024-2025</t>
   </si>
   <si>
     <t>25/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
@@ -327,50 +291,68 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KANTADIGHI KUMAPARA TG PWSS at TW NO III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001571/2023-2024</t>
   </si>
   <si>
     <t>655/NMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>BONANZA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>943/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -944,990 +926,927 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>25.51</v>
+        <v>15.28</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>15.28</v>
+        <v>0.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.68</v>
+        <v>34.33</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>34.33</v>
+        <v>0.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="P8" s="4">
-        <v>0.68</v>
+        <v>3.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>3.18</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>0.68</v>
+        <v>3.25</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>3.25</v>
+        <v>3.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>3.14</v>
+        <v>82.16</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P13" s="4">
-        <v>465.21</v>
+        <v>15.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>82.16</v>
+        <v>132.34</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P15" s="4">
-        <v>15.33</v>
+        <v>357.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>132.34</v>
+        <v>12.34</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>11.73</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>95.08</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
-        <v>357.12</v>
+        <v>4.83</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...20 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>725.36</v>
+      </c>
+      <c r="P18" s="8">
+        <v>11.73</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>1.62</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>