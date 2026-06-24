--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,86 @@
     <t>15/03/2024</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>BONANZA ENTERPRISE</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000060/2024-2025</t>
   </si>
   <si>
     <t>943/JD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>Construction of different components of Kantadighi Kumarpara T.G. PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>247/JD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DAKSHIN KANTADIGHI KUMARPARA TEA GARDEN PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000996/2023-2024</t>
+  </si>
+  <si>
+    <t>1994/NMD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1766,87 +1802,213 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
         <v>4.83</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P18" s="4">
+        <v>465.21</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>350.39</v>
+      </c>
+      <c r="R18" s="4">
+        <v>75.32</v>
+      </c>
+      <c r="S18" s="4">
+        <v>20</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P19" s="4">
+        <v>25.51</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>80</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1216.08</v>
+      </c>
+      <c r="P20" s="8">
+        <v>362.12</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>29.78</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>