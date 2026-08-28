--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,303 +92,303 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>KANTADIGHI KUMARPARA TEA GARDEN</t>
   </si>
   <si>
     <t>SM/14879</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Kantadighi Kumarpara T.G. PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>247/JD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DAKSHIN KANTADIGHI KUMARPARA TEA GARDEN PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000996/2023-2024</t>
+  </si>
+  <si>
+    <t>1994/NMD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>1092/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Balance works Distribtion System and Functional Household Tap Connection (FHTC) including Different Components of Kantadighi Kumar Para TG PWSS i.e. TW, Pump House, Boundary Wall, Rising Main etc. in connection with Jal Jeevan Mission at Block-Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000456/2024-2025</t>
+  </si>
+  <si>
+    <t>2037/JD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SAPTASWA SARKAR</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KANTADIGHI KUMAPARA TG PWSS at TW NO III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001571/2023-2024</t>
+  </si>
+  <si>
+    <t>655/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>BONANZA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>943/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
     <t>RTOR000154/2023-2024</t>
   </si>
   <si>
     <t>2012/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for KANTADIGHI KUMARPARA TG PWSS, T/W No. II, under MAL CCC [APPLICATION NO. 4003303022 , Reference ID : 403132353]</t>
+  </si>
+  <si>
+    <t>BILL/01793/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/262</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for KANTADIGHI KUMARPARA TG PWSS, T/W No. II, under MAL CCC [APPLICATION NO. 100000096844 , Reference ID : 860287694]</t>
+  </si>
+  <si>
+    <t>BILL/01794/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/263</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for KANTADIGHI KUMARPARA TG PWSS, T/W No. III, under MAL CCC [APPLICATION NO. 4003303010 , Reference ID : 403132351]</t>
+  </si>
+  <si>
+    <t>BILL/01795/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/264</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for KANTADIGHI KUMARPARA TG PWSS, T/W No. III, under MAL CCC [APPLICATION NO. 100000096846 , Reference ID : 860287696]</t>
+  </si>
+  <si>
+    <t>BILL/01796/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/265</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for KANTADIGHI KUMARPARA TG PWSS, T/W No. I, under MAL CCC [APPLICATION NO. 100000096843 , Reference ID : 860287693]</t>
+  </si>
+  <si>
+    <t>BILL/01792/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/260</t>
   </si>
   <si>
     <t>New Service Connection Charge for KANTADIGHI KUMARPARA TG PWSS, T/W No. I, under MAL CCC [APPLICATION NO. 4003303019 , Reference ID : 403132354]</t>
   </si>
   <si>
     <t>BILL/01791/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/261</t>
   </si>
   <si>
-    <t>19/01/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
   </si>
   <si>
     <t>BILL/01301/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-693</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>New Service Connection Charge for KANTADIGHI KUMARPARA TG PWSS, T/W No. II, under MAL CCC [APPLICATION NO. 4003303022 , Reference ID : 403132353]</t>
-[...67 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAL, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001005/2024-2025</t>
   </si>
   <si>
     <t>25/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...70 lines deleted...]
-    <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -917,1054 +917,1054 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>60.02</v>
+        <v>465.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>350.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>15.28</v>
+        <v>25.51</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.68</v>
+        <v>60.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>82.16</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
         <v>40</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.68</v>
+        <v>12.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.08</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.18</v>
+        <v>4.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>0.68</v>
+        <v>15.28</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>3.25</v>
+        <v>0.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>3.14</v>
+        <v>3.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>82.16</v>
+        <v>0.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>15.33</v>
+        <v>3.25</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="P14" s="4">
-        <v>132.34</v>
+        <v>3.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="P15" s="4">
-        <v>357.12</v>
+        <v>0.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>12.34</v>
+        <v>34.33</v>
       </c>
       <c r="Q16" s="4">
-        <v>11.73</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>95.08</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
-        <v>4.83</v>
+        <v>15.33</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P18" s="4">
-        <v>465.21</v>
+        <v>132.34</v>
       </c>
       <c r="Q18" s="4">
-        <v>350.39</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>75.32</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>25.51</v>
+        <v>357.12</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1216.08</v>