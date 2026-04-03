--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -119,132 +119,132 @@
   <si>
     <t>RTOR000136/2023-2024</t>
   </si>
   <si>
     <t>1883/JD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000110/2023-2024</t>
   </si>
   <si>
     <t>1369/JD</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>New Service Connection Charge for PATKATA, ZONE-III, T/W- I, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003341668, Reference ID : 403171646]</t>
+  </si>
+  <si>
+    <t>BILL/02141/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/324</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01426/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2024-25-1</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>DR. AMBARISH GHOSH</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for new service connection at PATKATA, T/W-II, ZONE-III, UKILPARA MASKALAIBARI CCC APPLICATION NO. 4003426181 Reference ID : 403231210</t>
+  </si>
+  <si>
+    <t>BILL/00482/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/101</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>Construction of different components of Patkata Zone-III PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc In connection with Jal Jeevan Mission at Block- Jalpaiguri under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>398/A/JD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATKATA PWSS ZONE-III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000180/2023-2024</t>
   </si>
   <si>
     <t>1217/NMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>MALAY KUMAR SAHA</t>
-  </si>
-[...58 lines deleted...]
-    <t>GARGO TRADERS</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at H/W site of Patkata Zone-III PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000530/2024-2025</t>
   </si>
   <si>
     <t>117/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>PRADIP KUMAR SEN</t>
   </si>
   <si>
     <t>Balance Work of Distribution System for Patkata Zone- III Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer,HQ</t>
   </si>
@@ -948,358 +948,358 @@
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>24.37</v>
+        <v>3.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>17.71</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>72.66</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.89</v>
+        <v>44.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>44.43</v>
+        <v>3.94</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.94</v>
+        <v>434.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>434.09</v>
+        <v>24.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>191.65</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>44.15</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>26.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1318,51 +1318,51 @@
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>49.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1432,54 +1432,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>631.27</v>
       </c>
       <c r="P13" s="8">
-        <v>209.35</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>33.16</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>