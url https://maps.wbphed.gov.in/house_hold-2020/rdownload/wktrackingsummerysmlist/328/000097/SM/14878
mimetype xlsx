--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,68 @@
     <t>09/08/2024</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>JAYA SARKAR</t>
   </si>
   <si>
     <t>Construction of Boundary Wall ,Foot Path,Drain,pipeline for washout at 2nd site of PATKATA ZONE - III PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000110/2025-2026</t>
   </si>
   <si>
     <t>488/RWS</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>PARESH CHANDRA GHOSH ROY</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of C.I special for attending breakdown maintanance as when as required at t/w no-I (zone-III)of PATKATA and other adjacent W/S Scheme under JJM WORKS in the Dist of JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/001705/2023-2024</t>
+  </si>
+  <si>
+    <t>438/SMSD</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1150,54 +1168,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>434.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>191.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>44.15</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1213,54 +1231,54 @@
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>24.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.71</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>72.66</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1412,87 +1430,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>5.49</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="R13" s="4">
+        <v>100</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>632</v>
+      </c>
+      <c r="P14" s="8">
+        <v>210.09</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>33.24</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>