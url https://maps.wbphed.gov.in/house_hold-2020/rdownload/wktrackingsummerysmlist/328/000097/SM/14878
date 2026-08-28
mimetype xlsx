--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,234 +92,234 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>PATKATA ZONE-III PIPED WATER SUPPLY</t>
   </si>
   <si>
     <t>SM/14878</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Patkata Zone-III PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc In connection with Jal Jeevan Mission at Block- Jalpaiguri under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>398/A/JD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATKATA PWSS ZONE-III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2023-2024</t>
+  </si>
+  <si>
+    <t>1217/NMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>MALAY KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000136/2023-2024</t>
   </si>
   <si>
     <t>1883/JD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000110/2023-2024</t>
   </si>
   <si>
     <t>1369/JD</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>Balance Work of Distribution System for Patkata Zone- III Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000055/2024-2025</t>
+  </si>
+  <si>
+    <t>957/JD</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>JAYA SARKAR</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of C.I special for attending breakdown maintanance as when as required at t/w no-I (zone-III)of PATKATA and other adjacent W/S Scheme under JJM WORKS in the Dist of JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/001705/2023-2024</t>
+  </si>
+  <si>
+    <t>438/SMSD</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>New Service Connection Charge for PATKATA, ZONE-III, T/W- I, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003341668, Reference ID : 403171646]</t>
   </si>
   <si>
     <t>BILL/02141/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/324</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
     <t>New Service Connection Charge for new service connection at PATKATA, T/W-II, ZONE-III, UKILPARA MASKALAIBARI CCC APPLICATION NO. 4003426181 Reference ID : 403231210</t>
   </si>
   <si>
     <t>BILL/00482/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/101</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
-    <t>Construction of different components of Patkata Zone-III PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc In connection with Jal Jeevan Mission at Block- Jalpaiguri under Jalpaiguri Division, P.H.E.Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at H/W site of Patkata Zone-III PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000530/2024-2025</t>
   </si>
   <si>
     <t>117/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>PRADIP KUMAR SEN</t>
   </si>
   <si>
-    <t>Balance Work of Distribution System for Patkata Zone- III Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall ,Foot Path,Drain,pipeline for washout at 2nd site of PATKATA ZONE - III PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000110/2025-2026</t>
   </si>
   <si>
     <t>488/RWS</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>PARESH CHANDRA GHOSH ROY</t>
-  </si>
-[...16 lines deleted...]
-    <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -848,688 +848,688 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.62</v>
+        <v>434.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>191.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>44.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>23.28</v>
+        <v>24.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.66</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.89</v>
+        <v>15.62</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>44.43</v>
+        <v>23.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>3.94</v>
+        <v>49.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>434.09</v>
+        <v>0.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>191.65</v>
+        <v>0.73</v>
       </c>
       <c r="R8" s="4">
-        <v>44.15</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>24.37</v>
+        <v>3.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.71</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>72.66</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>26.83</v>
+        <v>44.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>49.34</v>
+        <v>3.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>5.49</v>
+        <v>26.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>0.73</v>
+        <v>5.49</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.73</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>632</v>