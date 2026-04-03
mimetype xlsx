--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,68 +249,50 @@
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
     <t>New Service Connection Charge for PASCHIM BOROGILA, T/W No. II, under MAYNAGURI CCC, [APPLICATION NO. 4003266398, Reference ID : 403105500]</t>
   </si>
   <si>
     <t>BILL/01284/2023-2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Pump House site including raising main and interconnection of PASCHIM BARAGILA PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000672/2023-2024</t>
   </si>
   <si>
     <t>167/RWS</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>EDIFICE ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001007/2024-2025</t>
   </si>
   <si>
     <t>27/NMD</t>
   </si>
@@ -768,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1504,150 +1486,150 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="P13" s="4">
-        <v>4.43</v>
+        <v>2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>2</v>
+        <v>18.4</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
@@ -1666,51 +1648,51 @@
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>18.4</v>
+        <v>93.06</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
@@ -1729,167 +1711,104 @@
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>93.06</v>
+        <v>357.12</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...20 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>841.99</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>