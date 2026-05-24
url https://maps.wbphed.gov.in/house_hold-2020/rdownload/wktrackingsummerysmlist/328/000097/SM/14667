--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,68 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -974,54 +992,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>234.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>159.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.81</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1037,54 +1055,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>20.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.98</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1728,87 +1746,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>357.12</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.43</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>846.42</v>
+      </c>
+      <c r="P18" s="8">
+        <v>175.55</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>20.74</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>