--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,209 +92,227 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Maynaguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>PASCHIM BARAGILA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14667</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Paschim Baragila PWSS i.e. TW, pump Houses, Water distribution network, OHR, RISING MAIN, FHTC etc. under Jal Jeeban Mission at Block - Maynaguri under Jalpaiguri Divission, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000470/2022-2023</t>
+  </si>
+  <si>
+    <t>776/JD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>TIRTHANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PASCHIM BARAGILA PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000844/2022-2023</t>
+  </si>
+  <si>
+    <t>272/NMD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>166/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of different components of Paschim Baragila PWSS i.e. TW, pump Houses, Water distribution network, OHR, RISING MAIN, FHTC etc. under Jal Jeeban Mission at Block - Maynaguri under Jalpaiguri Divission, P.H.E. Dte.</t>
-[...44 lines deleted...]
-    <t>S.P. ENTERPRISE</t>
+    <t>New Service Connection Charge for PASCHIM BOROGILA, T/W No. II, under MAYNAGURI CCC, [APPLICATION NO. 4003266398, Reference ID : 403105500]</t>
+  </si>
+  <si>
+    <t>BILL/01284/2023-2024</t>
+  </si>
+  <si>
+    <t>23-24/156&amp;164</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for PASCHIM BOROGILA, T/W No. I, under MAYNAGURI CCC, [APPLICATION NO. 4003266412, Reference ID : 403105853]</t>
+  </si>
+  <si>
+    <t>BILL/01285/2023-2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Pump House site including raising main and interconnection of PASCHIM BARAGILA PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000672/2023-2024</t>
+  </si>
+  <si>
+    <t>167/RWS</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>EDIFICE ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at H/W site including rising main and interconnections of PASCHIM BARAGILA PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000779/2023-2024</t>
   </si>
   <si>
     <t>2496/JD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>Balance Laying Distribution System and Providing Functional House Hold Tap Connection at Paschimbaragila PWSS in Maynaguri Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000455/2024-2025</t>
   </si>
   <si>
     <t>2334./JD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>PRITAM DUTTA</t>
   </si>
   <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
     <t>RTOR000187/2023-2024</t>
   </si>
   <si>
     <t>2050/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for PASCHIM BOROGILA, T/W No. I, under MAYNAGURI CCC, [APPLICATION NO. 4003266412, Reference ID : 403105853]</t>
-[...13 lines deleted...]
-  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>New Service Connection Charge for PASCHIM BOROGILA, T/W No. II, under MAYNAGURI CCC, [APPLICATION NO. 4003266398, Reference ID : 403105500]</t>
-[...22 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001007/2024-2025</t>
   </si>
   <si>
     <t>27/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
@@ -318,68 +336,50 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -908,944 +908,944 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.92</v>
+        <v>234.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>159.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.81</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>234.57</v>
+        <v>20.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>159.05</v>
+        <v>16.5</v>
       </c>
       <c r="R4" s="4">
-        <v>67.81</v>
+        <v>79.98</v>
       </c>
       <c r="S4" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>20.63</v>
+        <v>15.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>16.5</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>79.98</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>16.53</v>
+        <v>3.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>21.76</v>
+        <v>3.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>2.89</v>
+        <v>7.52</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>3.99</v>
+        <v>16.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>44.43</v>
+        <v>21.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>3.18</v>
+        <v>4.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="P12" s="4">
-        <v>7.52</v>
+        <v>2.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>2</v>
+        <v>44.43</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>18.4</v>
+        <v>2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>93.06</v>
+        <v>18.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>357.12</v>
+        <v>93.06</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>4.43</v>
+        <v>357.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>846.42</v>