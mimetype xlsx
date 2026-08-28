--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,158 +92,179 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Dhupguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>GAIRKHATA TEA GARDEN (D) PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14664</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Gairkhata Tea Garden (D) PWSS i.e. T.W. Pump House, Water Distribution Network, OHR, Rising Main,FHTC etc. In connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000440/2022-2023</t>
+  </si>
+  <si>
+    <t>677/JD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Augmentation of GAIRKATA PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000874/2022-2023</t>
+  </si>
+  <si>
+    <t>338/NMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S ROYAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for GAIRKHATA TEA GARDEN (D) PWSS, at TW NO I,II,III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000140/2023-2024</t>
+  </si>
+  <si>
+    <t>1194/NMD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>20/08/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>147/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000117/2023-2024</t>
   </si>
   <si>
     <t>1828/JD</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for GAIRKATA, T/W III, under DHUPGURI CCC, [APPLICATION NO. 4003214185, Reference ID : 403062249]</t>
   </si>
   <si>
     <t>BILL/01068/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/106</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Construction of different components of Gairkhata Tea Garden (D) PWSS i.e. T.W. Pump House, Water Distribution Network, OHR, Rising Main,FHTC etc. In connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, P.H.E. Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Additional works in connection with supply, installation and commissioning and trial operation of electromechanical accessories of W/S system at GAIRKATA W/S scheme for T.W No. -I, II &amp; III in the dist. of Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001041/2023-2024</t>
   </si>
   <si>
     <t>01/DSD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Fuel, Lubricant Charges for Government Inspection Vechile under NMD PHE Dte Invoice No : 0007(A)/2024-2025 , Dt - 31/10/2024 Vechile no - WB73B/7824 for the month of october 2024</t>
   </si>
   <si>
     <t>BILL/01680/2024-2025</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>M/S MILLENNIUM FUEL CENTRE</t>
@@ -255,71 +276,50 @@
     <t>BILL/01681/2024-2025</t>
   </si>
   <si>
     <t>Fuel Charges for Government Inspection Vechile under NMD PHE Dte Invoice No : 0007/2024-2025 , Dt - 31/10/2024 Vechile no - WGX4997 for the month of OCtober 2024</t>
   </si>
   <si>
     <t>BILL/01679/2024-2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Rising Main, Laying Distribution System at 3rd Tube Well Site and Providing Functional Household Tap Connection of Sajnapara around Gairkata Tea Garden Piped Water Supply Scheme in connection with Jal Jeevan Mission at Banarhat Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000680/2024-2025</t>
   </si>
   <si>
     <t>459/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>ALOKE DEY</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S ROYAL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -848,774 +848,774 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>32.33</v>
+        <v>448.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>432.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.59</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>14.29</v>
+        <v>10.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.94</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.66</v>
+        <v>40.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>40.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>28.65</v>
+        <v>32.33</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>448.24</v>
+        <v>14.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>40.62</v>
+        <v>6.66</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.93</v>
+        <v>28.65</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="L10" s="4"/>
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="P10" s="4">
-        <v>0.1</v>
+        <v>0.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>56.41</v>
+        <v>0.09</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>10.24</v>
+        <v>56.41</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>638.76</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>482.2</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>75.49</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>