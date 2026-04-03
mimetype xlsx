--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -414,50 +414,62 @@
     <t>Sub-Soil Investigation of proposed 150 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Panikauri Zone-I Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000798/2024-2025</t>
   </si>
   <si>
     <t>85-HQ/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Sub-Soil Investigation of proposed 200 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Panikauri Zone-II Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000799/2024-2025</t>
   </si>
   <si>
     <t>86-HQ/JD</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of C.I special for attending breakdown maintanance as when as required at t/w no-I (zone-I) of PANIKAURI and other adjacent W/S Scheme under JJM WORKS in the Dist of JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/001702/2023-2024</t>
+  </si>
+  <si>
+    <t>433/SMSD</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2359,87 +2371,150 @@
       </c>
       <c r="N25" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P25" s="4">
         <v>0.98</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="I26" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>1697.87</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>