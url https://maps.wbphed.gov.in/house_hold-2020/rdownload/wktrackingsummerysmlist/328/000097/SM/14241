--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1853,54 +1853,54 @@
       <c r="I17" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P17" s="4">
         <v>98.07</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>76.35</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>77.86</v>
       </c>
       <c r="S17" s="4">
         <v>75</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -1916,54 +1916,54 @@
       <c r="I18" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P18" s="4">
         <v>822.43</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>219.6</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>26.7</v>
       </c>
       <c r="S18" s="4">
         <v>25</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -2420,88 +2420,88 @@
       <c r="I26" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P26" s="4">
         <v>0.73</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>65.67</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>138</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>1697.87</v>
       </c>
       <c r="P27" s="8">
-        <v>0</v>
+        <v>296.44</v>
       </c>
       <c r="Q27" s="8">
-        <v>0</v>
+        <v>17.46</v>
       </c>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>