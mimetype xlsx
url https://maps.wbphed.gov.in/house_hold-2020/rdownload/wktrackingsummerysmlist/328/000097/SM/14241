--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -426,50 +426,59 @@
     <t>31/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Sub-Soil Investigation of proposed 200 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Panikauri Zone-II Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000799/2024-2025</t>
   </si>
   <si>
     <t>86-HQ/JD</t>
   </si>
   <si>
     <t>Supply and Delivery of C.I special for attending breakdown maintanance as when as required at t/w no-I (zone-I) of PANIKAURI and other adjacent W/S Scheme under JJM WORKS in the Dist of JALPAIGURI.</t>
   </si>
   <si>
     <t>ORD/001702/2023-2024</t>
   </si>
   <si>
     <t>433/SMSD</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
+  </si>
+  <si>
+    <t>RTOR000109/2024-2025</t>
+  </si>
+  <si>
+    <t>513/JD</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,51 +867,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2434,87 +2443,146 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P26" s="4">
         <v>0.73</v>
       </c>
       <c r="Q26" s="4">
         <v>0.48</v>
       </c>
       <c r="R26" s="4">
         <v>65.67</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="L27" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P27" s="4">
+        <v>57.13</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>1755</v>
+      </c>
+      <c r="P28" s="8">
+        <v>296.44</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>16.89</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>