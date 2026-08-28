--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -80,269 +80,281 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Rajganj</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>PANI KAURI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14241</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PANI KAURI (ZONE-I,II and III) PWSS, in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000712/2023-2024</t>
+  </si>
+  <si>
+    <t>1512/NMD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
-    <t>PANI KAURI PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of different components of Panikauri PWSS Zone-I,II and III PWSS i.e. TW Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc. at Block -Rajganj under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000443/2023-2024</t>
+  </si>
+  <si>
+    <t>1764/JD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>146/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply and Delivery of C.I special for attending breakdown maintenance as when as required at t/w no-I (zone-II) of PANIKAURI and other adjacent W/S Scheme under JJM WORKS in the Dist of JALPAIGURI.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001712/2023-2024</t>
   </si>
   <si>
     <t>434/SMSD</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>SAHA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply and Delivery of C.I special for attending breakdown maintanance as when as required at t/w no-I (zone-III) of PANIKAURI and other adjacent W/S Scheme under JJM WORKS in the Dist of JALPAIGURI.</t>
   </si>
   <si>
     <t>ORD/001713/2023-2024</t>
   </si>
   <si>
     <t>435/SMSD</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
+    <t>Supply and Delivery of C.I special for attending breakdown maintanance as when as required at t/w no-I (zone-I) of PANIKAURI and other adjacent W/S Scheme under JJM WORKS in the Dist of JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/001702/2023-2024</t>
+  </si>
+  <si>
+    <t>433/SMSD</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
+  </si>
+  <si>
     <t>RTOR000177/2023-2024</t>
   </si>
   <si>
     <t>2043/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charge for new service connection at PANIKOURI, T/W-I, ZONE-II, BELAKOBA CCC APPLICATION NO. 4003372650 Reference ID : 403188995</t>
+  </si>
+  <si>
+    <t>BILL/00526/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/123</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for PANIKOURI, ZONE-III, T/W- II, under BELAKOBA CCC, [APPLICATION NO. 4003321779, Reference ID : 403171726]</t>
+  </si>
+  <si>
+    <t>BILL/02140/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/324</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for PANIKAURI, T/W-III, ZONE-II, under BELAKOBA CCC APPLICATION NO. 4003372640 Reference ID : 403189001</t>
+  </si>
+  <si>
+    <t>BILL/00123/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/01</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for PANIKOURI, ZONE-III, T/W- III, under BELAKOBA CCC, [APPLICATION NO. 4003321780, Reference ID : 403171055]</t>
+  </si>
+  <si>
+    <t>BILL/02139/2023-2024</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for PANIKOURI, ZONE-I, TW NO-II, BELAKOBA CCC APPLICATION NO. 4003377413 Reference ID : 403192847</t>
+  </si>
+  <si>
+    <t>BILL/00254/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/43</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
     <t>Additional Quotation of New Service Connection Charge for PANIKAURI, T/W-II, ZONE-III, under BELAKOBA CCC APPLICATION NO. 100000121879 ; Reference ID : 860316809</t>
   </si>
   <si>
     <t>BILL/01451/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/245</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...13 lines deleted...]
-  <si>
     <t>New Service Connection Charge for PANIKAURI, T/W-I, ZONE-I, under BELAKOBA CCC APPLICATION NO. 4003372565 Reference ID : 403188998</t>
   </si>
   <si>
     <t>BILL/00124/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/01</t>
-[...4 lines deleted...]
-  <si>
     <t>Additional Quotation of New Service Connection Charge for PANIKAURI, T/W-II, ZONE-III, under BELAKOBA CCC APPLICATION NO. 100000108541 Reference ID : 860300421</t>
   </si>
   <si>
     <t>BILL/00381/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/81</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for PANIKAURI, T/W-II, ZONE-II, under BELAKOBA CCC APPLICATION NO. 4003372528 Reference ID : 403188999</t>
   </si>
   <si>
     <t>BILL/00122/2024-2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for PANIKAURI ,ZONE:-III, T/W-I, under BELAKOBA CCC APPLICATION NO. 4003321772 Reference ID : 403174731</t>
   </si>
   <si>
     <t>BILL/00328/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/73</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for PANIKOURI, ZONE-III, T/W- II, under BELAKOBA CCC, [APPLICATION NO. 4003321779, Reference ID : 403171726]</t>
-[...76 lines deleted...]
-  <si>
     <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle)with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Jalpaiguri Sadar, Maynaguri, Rajgang &amp; other Blocks. (For the period from 01/05/2025 to 30/06/2025)</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000036/2025-2026</t>
   </si>
   <si>
     <t>823/JD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>PRADIP SAHA</t>
   </si>
   <si>
     <t>Continuation order for the work of supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver under Office of The Executive Engineer, Jalpaiguri Division, P.H.E. Dte. for the use of the Assistant Engineer(HQ), Jalpaiguri Division, P.H.E. Dte. (with valid Taxi permit). (From 01.04.2025 to 30.04.2025)</t>
   </si>
   <si>
     <t>ORD/000788/2024-2025</t>
@@ -414,62 +426,50 @@
     <t>Sub-Soil Investigation of proposed 150 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Panikauri Zone-I Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000798/2024-2025</t>
   </si>
   <si>
     <t>85-HQ/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Sub-Soil Investigation of proposed 200 cum capacity Over Head Reservoir with 20 mtr. staging height, below the depth greater than 10 mtr. to 30 mtr. from G. L. at the Head Works site of Panikauri Zone-II Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000799/2024-2025</t>
   </si>
   <si>
     <t>86-HQ/JD</t>
-  </si>
-[...10 lines deleted...]
-    <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>RTOR000109/2024-2025</t>
   </si>
   <si>
     <t>513/JD</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1007,1526 +1007,1526 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>32.86</v>
+        <v>98.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>76.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.73</v>
+        <v>822.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>219.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>26.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.73</v>
+        <v>32.86</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>23.97</v>
+        <v>0.73</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>1.08</v>
+        <v>0.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I8" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>12.49</v>
+        <v>0.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>65.67</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>4.91</v>
+        <v>23.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>1.59</v>
+        <v>12.49</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>5.9</v>
+        <v>4.62</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>8</v>
+        <v>4.08</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="P13" s="4">
-        <v>4.62</v>
+        <v>5.24</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="P14" s="4">
-        <v>4.08</v>
+        <v>5.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="P15" s="4">
-        <v>5.24</v>
+        <v>1.08</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="P16" s="4">
-        <v>5.59</v>
+        <v>4.91</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="P17" s="4">
-        <v>98.07</v>
+        <v>1.59</v>
       </c>
       <c r="Q17" s="4">
-        <v>76.35</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>77.86</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>94</v>
+        <v>68</v>
       </c>
       <c r="P18" s="4">
-        <v>822.43</v>
+        <v>5.9</v>
       </c>
       <c r="Q18" s="4">
-        <v>219.6</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>26.7</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="13" t="s">
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="P19" s="4">
-        <v>0.8</v>
+        <v>8</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.15</v>
+        <v>0.8</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>113.94</v>
+        <v>0.15</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>0.4</v>
+        <v>113.94</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I23" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="P23" s="4">
-        <v>547.59</v>
+        <v>0.4</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>0.98</v>
+        <v>547.59</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="P25" s="4">
         <v>0.98</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>0.73</v>
+        <v>0.98</v>
       </c>
       <c r="Q26" s="4">
-        <v>0.48</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>65.67</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="P27" s="4">
         <v>57.13</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>