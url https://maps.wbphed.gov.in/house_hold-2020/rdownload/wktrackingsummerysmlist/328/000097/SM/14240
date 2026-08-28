--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,210 +92,210 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Rajganj</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>SIMULGURI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14240</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Simulguri PWSS Zone-I, II and III i.e. TW, Pump Houses, Water distribution , Water distribution Network , OHR, Rising Main , FHTC etc. Block - Rajganj under Jalpaiguri Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000493/2022-2023</t>
+  </si>
+  <si>
+    <t>823/JD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SIMULGURI PWSS, ZONE-III, TW no I AND II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000883/2022-2023</t>
+  </si>
+  <si>
+    <t>366/NMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SIMULGURI PWSS, ZONE-I,TW NO I,II AND ZONE-II, TW NO- I,II,III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>466/NMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2023-2024</t>
   </si>
   <si>
     <t>153/JD</t>
   </si>
   <si>
-    <t>28/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for MANTABARI BFP SCHOOL, SIMULGURI,ZONE III, T/W II, under BELAKOBA CCC, [APPLICATION NO. 4003227613, Reference ID : 403072694]</t>
   </si>
   <si>
     <t>BILL/01164/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/144</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
+    <t>New Service Connection Charge for SHINGIVISA NEAR MASJID, SIMULGURI,ZONE II, T/W III, under BELAKOBA CCC, [APPLICATION NO. 4003227623, Reference ID : 403072705]</t>
+  </si>
+  <si>
+    <t>BILL/01165/2023-2024</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for SIMULGURI, T/W IIZONE II under BELAKOBA CCC, [APPLICATION NO. 4003200012, Reference ID : 403051284]</t>
   </si>
   <si>
     <t>BILL/00622/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/81</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
-    <t>New Service Connection Charge for SHINGIVISA NEAR MASJID, SIMULGURI,ZONE II, T/W III, under BELAKOBA CCC, [APPLICATION NO. 4003227623, Reference ID : 403072705]</t>
-[...4 lines deleted...]
-  <si>
     <t>New Service Connection Charge for SIMULGURI,ZONE III, T/W II, under BELAKOBA CCC, [APPLICATION NO. 4003219227, Reference ID : 403065768]</t>
   </si>
   <si>
     <t>BILL/01166/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for SIMULGURI,ZONE II, T/W II, under BELAKOBA CCC, [APPLICATION NO. 4003219239, Reference ID : 403065766]</t>
   </si>
   <si>
     <t>BILL/01167/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for SIMULGURI, T/W II,ZONE I under BELAKOBA CCC, [APPLICATION NO. 4003200017, Reference ID : 403051285]</t>
   </si>
   <si>
     <t>BILL/00621/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for SIMULGURI, T/W I,ZONE I under BELAKOBA CCC, [APPLICATION NO. 4003200020, Reference ID : 403051286]</t>
   </si>
   <si>
     <t>BILL/00620/2023-2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SIMULGURI PWSS, ZONE-III, TW no I AND II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Additional work in connection with Supply, installation, commissioning and trial operation of electro-mechanical components for SIMULGURI PWSS, at TW no I (Z-I),and TW NO I,II,III (Z-II) in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000181/2024-2025</t>
   </si>
   <si>
     <t>693/SMSD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>RTOR000180/2023-2024</t>
   </si>
   <si>
     <t>2045/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>S.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary wall with gate, Drain, Land development ,Pathway at H/W Site &amp; 2nd T/W site at Zone-I, H/W site , 2nd T/W &amp; 3rd T/W site at Zone-II and H/W Site &amp; 2nd T/W site at Zone-III including balance portion of laying distribution system with providing FHTC at SIMULGURI Piped Water Supply Scheme under Jalpaiguri Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000537/2024-2025</t>
   </si>
   <si>
     <t>571/JD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>NEW KUNDU ENTERPRISE</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
@@ -863,901 +863,901 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>38.37</v>
+        <v>709.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>586.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.67</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>4.91</v>
+        <v>21.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.84</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.03</v>
+        <v>61.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>55.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.85</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>7.49</v>
+        <v>38.37</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>8.74</v>
+        <v>4.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>4.14</v>
+        <v>7.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>5.04</v>
+        <v>4.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>4.5</v>
+        <v>8.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21.77</v>
+        <v>4.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="P12" s="4">
-        <v>61.4</v>
+        <v>5.04</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>4.5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P14" s="4">
-        <v>18.16</v>
+        <v>0.87</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="P15" s="4">
-        <v>709.21</v>
+        <v>18.16</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P16" s="4">
         <v>165.71</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>55</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>87</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P17" s="4">
         <v>547.59</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
@@ -1768,54 +1768,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1601.92</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>659</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>41.14</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>