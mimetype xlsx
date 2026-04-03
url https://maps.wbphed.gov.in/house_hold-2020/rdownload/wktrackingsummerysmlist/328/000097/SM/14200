--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,65 @@
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SAMAR NAGAR PWSS, AT TW NO-I,II AND III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000885/2022-2023</t>
   </si>
   <si>
     <t>368/NMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SAMAR NAGAR PWSS, TW no IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000850/2023-2024</t>
+  </si>
+  <si>
+    <t>1750/NMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1400,87 +1415,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>30.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" s="4">
+        <v>10.36</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1161.6</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>