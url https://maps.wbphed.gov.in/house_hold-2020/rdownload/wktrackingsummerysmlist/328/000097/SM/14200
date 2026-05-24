--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,65 @@
     <t>368/NMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SAMAR NAGAR PWSS, TW no IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000850/2023-2024</t>
   </si>
   <si>
     <t>1750/NMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at Head work site and 2nd TW site including Laying Rising Main and balance laying Distribution System and other allied works related to LDS at Samarnagar Piped Water Supply Scheme (Zone-I) in connection with Jal Jeevan Mission at Rajganj Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000426/2024-2025</t>
+  </si>
+  <si>
+    <t>2265/JD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -976,54 +991,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>431.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>199.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.25</v>
       </c>
       <c r="S5" s="4">
         <v>52</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1401,54 +1416,54 @@
       <c r="I12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>30.72</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>28.71</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>93.46</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1464,101 +1479,164 @@
       <c r="I13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
         <v>10.36</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>81.19</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P14" s="4">
+        <v>45.73</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>75</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1207.33</v>
+      </c>
+      <c r="P15" s="8">
+        <v>236.9</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>19.62</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>