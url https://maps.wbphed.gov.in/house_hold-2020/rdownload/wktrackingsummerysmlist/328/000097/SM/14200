--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,99 +92,150 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Rajganj</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>SAMAR NAGAR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14200</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Samarnagar Pwss (Zone-I and II) i.e.TW,Pump Houses,Water distribution Network,OHR,RISING MAIN,FHTC etc. under Jal Jeevan Mission at Block-Rajganj under Jalpaiguri Division,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000451/2022-2023</t>
+  </si>
+  <si>
+    <t>714/JD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>SANTALALL &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SAMAR NAGAR PWSS, AT TW NO-I,II AND III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000885/2022-2023</t>
+  </si>
+  <si>
+    <t>368/NMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SAMAR NAGAR PWSS, TW no IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000850/2023-2024</t>
+  </si>
+  <si>
+    <t>1750/NMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2023-2024</t>
   </si>
   <si>
     <t>165/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2023-2024</t>
   </si>
   <si>
     <t>1509/JD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
-    <t>Construction of different components of Samarnagar Pwss (Zone-I and II) i.e.TW,Pump Houses,Water distribution Network,OHR,RISING MAIN,FHTC etc. under Jal Jeevan Mission at Block-Rajganj under Jalpaiguri Division,P.H.E. Dte.</t>
-[...23 lines deleted...]
-    <t>Northern Mechanical</t>
+    <t>Construction of Boundary wall at Head work site and 2nd TW site including Laying Rising Main and balance laying Distribution System and other allied works related to LDS at Samarnagar Piped Water Supply Scheme (Zone-I) in connection with Jal Jeevan Mission at Rajganj Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000426/2024-2025</t>
+  </si>
+  <si>
+    <t>2265/JD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for SAMAR NAGAR, T/W-III, PRADHAN NAGAR CCC APPLICATION NO. 4003420228 Reference ID : 403226828</t>
   </si>
   <si>
     <t>BILL/00475/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/101</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for SAMARNAGAR, T/W /W No. I, under PRADHAN NAGAR CCC [APPLICATION NO.4003283650 ; Reference ID : 403118307]</t>
   </si>
   <si>
     <t>BILL/01988/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
@@ -225,101 +276,50 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...49 lines deleted...]
-    <t>17/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -848,751 +848,751 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>36.86</v>
+        <v>431.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>199.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.25</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>16.29</v>
+        <v>30.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>28.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.46</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>431.94</v>
+        <v>10.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>199.78</v>
+        <v>8.41</v>
       </c>
       <c r="R5" s="4">
-        <v>46.25</v>
+        <v>81.19</v>
       </c>
       <c r="S5" s="4">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>13.37</v>
+        <v>36.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.87</v>
+        <v>16.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>10.41</v>
+        <v>45.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>14.67</v>
+        <v>13.37</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>45.53</v>
+        <v>3.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>547.59</v>
+        <v>10.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>30.72</v>
+        <v>14.67</v>
       </c>
       <c r="Q12" s="4">
-        <v>28.71</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>93.46</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>10.36</v>
+        <v>45.53</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.41</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>81.19</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>45.73</v>
+        <v>547.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1207.33</v>